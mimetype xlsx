--- v0 (2026-07-10)
+++ v1 (2026-07-31)
@@ -18,281 +18,371 @@
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2332061154399/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\4102128\Desktop\HP変更のお願い\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="40" documentId="8_{BF70B59B-9F44-4962-9D5C-91827B1807C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ACFF0D2D-2151-47AF-A394-DF4E54AD387E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A2710E5D-1579-4021-8C02-C9D171DB5C30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-15690" yWindow="-16500" windowWidth="29040" windowHeight="15720" tabRatio="870" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="レッツノート利用申込書" sheetId="21" r:id="rId1"/>
-    <sheet name="【別シート】" sheetId="29" r:id="rId2"/>
+    <sheet name="【別シート】" sheetId="27" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">レッツノート利用申込書!$A$1:$AT$72</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">レッツノート利用申込書!$A$1:$AT$64</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>Uchiyama Hiroshi (内山 洋)</author>
     <author>Okazaki Takanori (岡崎 貴則)</author>
-    <author>作成者</author>
     <author>会田　真亜子</author>
   </authors>
   <commentList>
-    <comment ref="C32" authorId="0" shapeId="0" xr:uid="{9961FD7E-319A-4596-A377-9AFF226D022E}">
+    <comment ref="S22" authorId="0" shapeId="0" xr:uid="{25454ED1-BC63-4A68-983D-38E0977892F2}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t xml:space="preserve">・メールアドレスがWeb上のマイページの
-　ユーザーIDとなります。
+          <t xml:space="preserve">
+・メールアドレスがWeb上のマイページのユーザーIDとなります。
+　メーリングリストの登録はご遠慮ください。
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G44" authorId="1" shapeId="0" xr:uid="{7C8E4A92-3560-447F-81D2-3AD31AA4ADCE}">
+    <comment ref="G35" authorId="0" shapeId="0" xr:uid="{7C8E4A92-3560-447F-81D2-3AD31AA4ADCE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>"保証期間外 保証延長サービス(引取り)"
 の同時申込をお願いします。</t>
         </r>
       </text>
     </comment>
-    <comment ref="G45" authorId="1" shapeId="0" xr:uid="{8EABFBCD-14AF-4DDF-921B-281D2D505F6A}">
+    <comment ref="G36" authorId="0" shapeId="0" xr:uid="{8EABFBCD-14AF-4DDF-921B-281D2D505F6A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>"保証期間外 保証延長サービス(オンサイト)"
 の同時申込をお願いします。</t>
         </r>
       </text>
     </comment>
-    <comment ref="G46" authorId="1" shapeId="0" xr:uid="{9D7360D3-BA23-444C-A812-8A60F894A181}">
+    <comment ref="G37" authorId="0" shapeId="0" xr:uid="{9D7360D3-BA23-444C-A812-8A60F894A181}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>"保証期間外 保証延長サービス(引取り)"
 の同時申込をお願いします。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G47" authorId="1" shapeId="0" xr:uid="{6283E6D0-50BA-4D08-B38E-DBFD5573320F}">
+    <comment ref="G38" authorId="0" shapeId="0" xr:uid="{6283E6D0-50BA-4D08-B38E-DBFD5573320F}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>"保証期間外 保証延長サービス(オンサイト)"</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 の同時申込をお願いします。</t>
         </r>
       </text>
     </comment>
-    <comment ref="G48" authorId="1" shapeId="0" xr:uid="{1B5DB35F-1862-4CF8-8692-8EA3FC14DA93}">
+    <comment ref="G39" authorId="0" shapeId="0" xr:uid="{1B5DB35F-1862-4CF8-8692-8EA3FC14DA93}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>4年間必要な場合は
 台数ｘ4購入してください</t>
         </r>
       </text>
     </comment>
-    <comment ref="G50" authorId="2" shapeId="0" xr:uid="{FBD8891A-4452-4F9D-BA66-A48A8DAC735E}">
-[...12 lines deleted...]
-    <comment ref="C53" authorId="3" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="C44" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>・台数が多い場合は、型番・シリアル
-　設置先情報をリスト化したものを
+          <t>台数多い場合は
+型番・シリアル・設置先情報をリスト化したものを
 【別シート】に記載してください</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="63">
   <si>
     <t>ご記入日</t>
     <rPh sb="1" eb="3">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>御社注文書番号</t>
     <rPh sb="0" eb="2">
       <t>オンシャ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>チュウモンショ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>＜登録情報＞</t>
+    <rPh sb="1" eb="3">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>①適用先（エンドユーザー様）</t>
+    <rPh sb="1" eb="3">
+      <t>テキヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>サマ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>会社名</t>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>部署名</t>
     <rPh sb="0" eb="2">
       <t>ブショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>担当者名</t>
+    <rPh sb="0" eb="2">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>様</t>
+    <rPh sb="0" eb="1">
+      <t>サマ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>E-MAIL</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>住　　所</t>
+    <rPh sb="0" eb="4">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〒</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>備考</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>②注文メニュー　    該当メニューにチェックを入れて頂き、数量の記載をお願い致します。</t>
+    <rPh sb="1" eb="3">
+      <t>チュウモン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>イタダ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>スウリョウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ネガ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>イタ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>項目</t>
     <rPh sb="0" eb="2">
       <t>コウモク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>メニュー</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>保守期間</t>
     <rPh sb="0" eb="2">
       <t>ホシュ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -373,129 +463,278 @@
     <rPh sb="10" eb="12">
       <t>ヒキトリ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve"> ４年間</t>
     <rPh sb="2" eb="4">
       <t>ネンカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRH112-31]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>拡張保証4年パック・オンサイト</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRH112-61]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>拡張保証4年パックプラス・引取り
+（盗難補償付き）</t>
+    <rPh sb="2" eb="4">
+      <t>ホショウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヒキトリ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>[CF-WRH112-81]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>拡張保証4年パックプラス・オンサイト
+（盗難補償付き）</t>
+    <rPh sb="20" eb="24">
+      <t>トウナンホショウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ツキ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRH112-91]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>拡張保証1年間延長パック・引取り</t>
     <rPh sb="2" eb="4">
       <t>ホショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>エンチョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヒキトリ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRKH401LB]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>拡張保証1年間延長パック・オンサイト</t>
     <rPh sb="0" eb="4">
       <t>カクチョウホショウ</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>ネンカンエンチョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRKH601LN]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>拡張保証1年間延長パック・引取り
+（盗難補償付き）</t>
+    <rPh sb="2" eb="4">
+      <t>ホショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンカン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>エンチョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヒキトリ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>[CF-WRKH501LB]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>拡張保証1年間延長パックプラス・オンサイト
+（盗難補償付き）</t>
+    <rPh sb="0" eb="4">
+      <t>カクチョウホショウ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>ネンカンエンチョウ</t>
+    </rPh>
+    <rPh sb="23" eb="27">
+      <t>トウナンホショウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ツ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRKH901LN]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>HDD(SSD)返却不要サービスプラス</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>[CF-WRHD001LN]</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>③機種品番･製造番号・購入日</t>
+    <rPh sb="6" eb="8">
+      <t>セイゾウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>コウニュウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>№</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>機種品番</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>製造番号</t>
     <rPh sb="0" eb="2">
       <t>セイゾウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>購入日</t>
+    <rPh sb="0" eb="2">
+      <t>コウニュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>＜上記適用先（エンドユーザー様）以外又は、設置先住所が異なる場合＞</t>
+    <rPh sb="1" eb="3">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テキヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>セッチ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>部署名</t>
+  </si>
+  <si>
+    <t>住所</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>注文番号</t>
     <rPh sb="0" eb="2">
       <t>チュウモン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>利用開始予定日</t>
+    <rPh sb="0" eb="2">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ヨテイビ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>受付番号</t>
+    <rPh sb="0" eb="2">
+      <t>ウケツケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受付日</t>
     <rPh sb="0" eb="2">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>登録日</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -528,487 +767,85 @@
   </si>
   <si>
     <t>設置先住所</t>
     <rPh sb="0" eb="2">
       <t>セッチ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>フリガナ</t>
+    <t>以上</t>
+    <rPh sb="0" eb="2">
+      <t>イジョウ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>契約者名
-[...15 lines deleted...]
-    </rPh>
+    <t>　　年　月　日</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>連絡先</t>
+    <t>利用開始希望日</t>
     <rPh sb="0" eb="2">
-      <t>レンラク</t>
-[...123 lines deleted...]
-    </r>
+      <t>リヨウ</t>
+    </rPh>
     <rPh sb="2" eb="4">
-      <t>ホショウ</t>
-[...123 lines deleted...]
-      <t>リヨウ</t>
+      <t>カイシ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>カイシ</t>
-[...1 lines deleted...]
-    <rPh sb="8" eb="10">
       <t>キボウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...39 lines deleted...]
-    </rPh>
     <rPh sb="6" eb="7">
-      <t>ラン</t>
-[...62 lines deleted...]
-    <rPh sb="30" eb="31">
       <t>ビ</t>
-    </rPh>
-[...32 lines deleted...]
-      <t>ナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="42">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1138,95 +975,115 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u val="double"/>
       <sz val="16"/>
       <name val="ＤＦPOP体"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="8.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u val="double"/>
       <sz val="11"/>
       <name val="ＤＦPOP体"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＤＦPOP体"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1244,120 +1101,52 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...66 lines deleted...]
-    </font>
   </fonts>
-  <fills count="31">
+  <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -1438,86 +1227,68 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...22 lines deleted...]
-    </fill>
   </fills>
-  <borders count="99">
+  <borders count="89">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
@@ -1767,106 +1538,258 @@
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1882,50 +1805,137 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
@@ -1974,50 +1984,102 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -2050,50 +2112,63 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -2243,466 +2318,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...414 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -2792,1126 +2451,924 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="299">
+  <cellXfs count="229">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="31" fontId="21" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="42" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="42" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="12" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="12" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="42" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" xfId="42" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="42" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="42" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="42" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" xfId="42" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="21" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="50" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="51" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="52" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="42" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="50" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="73" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="74" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="50" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="42" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="74" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="42" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="42" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="50" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="74" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="75" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="76" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="76" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="76" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="52" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="72" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="66" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="69" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="71" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="54" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="69" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="78" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="71" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="70" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="79" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="80" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="82" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="65" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="66" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="84" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="40" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="86" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="68" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="69" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="26" borderId="87" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="70" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="71" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="88" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="86" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="68" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="69" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="87" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="47" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="48" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="49" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="56" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="58" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="75" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="77" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="79" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="80" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="79" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="80" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="85" xfId="42" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="43" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="44" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="45" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="42" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="46" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="75" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="77" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="83" xfId="42" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="59" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="64" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="37" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="53" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="81" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="63" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="53" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="25" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="12" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="12" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...163 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="27" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="28" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="29" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="30" xfId="42" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="54" xfId="42" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="62" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="25" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="39" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="26" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="41" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="27" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="26" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="31" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="32" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="24" borderId="28" xfId="42" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="34" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="35" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="35" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="54" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="36" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="55" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="25" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="26" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="98" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1" applyAlignment="1">
-[...230 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="タイトル" xfId="25" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="26" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="29" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="30" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="31" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="32" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="33" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="34" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="35" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="36" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="37" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="38" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="39" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="40" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="標準_拡張保証パック(確認書)_ドラフト版(2013516)d" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="良い" xfId="43" builtinId="26" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="7">
-[...9 lines deleted...]
-    </dxf>
+  <dxfs count="10">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FFFF"/>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$48" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$35" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$42" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$29" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$43" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$30" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$Y$52" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$37" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$Y$54" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$39" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$Y$53" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$38" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$49" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$36" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$44" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$31" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$45" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$32" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$46" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$AU$33" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="AU47" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="AU34" lockText="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>46</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2050" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002080000}"/>
             </a:ext>
           </a:extLst>
@@ -3920,77 +3377,77 @@
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10487025" y="0"/>
           <a:ext cx="209550" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>154305</xdr:colOff>
+      <xdr:colOff>62865</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>30480</xdr:rowOff>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>36</xdr:col>
-      <xdr:colOff>106688</xdr:colOff>
+      <xdr:colOff>15248</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 4273">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1365885" y="30480"/>
-          <a:ext cx="6978023" cy="876300"/>
+          <a:off x="413385" y="152400"/>
+          <a:ext cx="6978023" cy="541020"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>サービスプラスソリューション 利用申込書（レッツノート用）</a:t>
@@ -4003,343 +3460,330 @@
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>487681</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>384809</xdr:rowOff>
+      <xdr:colOff>120015</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>194309</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>42</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>220980</xdr:rowOff>
+      <xdr:col>45</xdr:col>
+      <xdr:colOff>57155</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>295274</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Rectangle 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="975361" y="384809"/>
-          <a:ext cx="8679180" cy="1611631"/>
+          <a:off x="281940" y="699134"/>
+          <a:ext cx="10033640" cy="2272665"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1400"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>このたびは、弊社製品をお買い上げいただき、まことにありがとうございます。</a:t>
           </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>ご購入頂きました、</a:t>
+            <a:t>ご購入いただきます、本商品 </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>サービスプラスソリューションのご利用には登録が必要です。</a:t>
+            <a:t>サービスソリューションのご利用には登録が必要です。</a:t>
           </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr rtl="0"/>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>登録に必要な登録情報</a:t>
-[...35 lines deleted...]
-            <a:t> </a:t>
+            <a:t>ご記入日および登録に必要な登録情報 </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>①</a:t>
-[...17 lines deleted...]
-            <a:t>エンドユーザー様</a:t>
+            <a:t>①適用先（エンドユーザー様）</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>、</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" baseline="0">
-[...7 lines deleted...]
-          <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>注文メニュー</a:t>
+            <a:t>②注文メニュー</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>、</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" baseline="0">
-[...7 lines deleted...]
-          <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>機種品番・製造番号 </a:t>
+            <a:t>③機種品番・製造番号 </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>をご記入いただき、メールにて、以下 </a:t>
+            <a:t>をご記入いただき、メールにて、</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr rtl="0"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>以下 </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>【</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>パナソニック受注窓口</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>】</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>までご送付をお願いします。　　※メールにてご返送時はpdf ファイルにて添付をお願いします。 </a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
-          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
-[...7 lines deleted...]
-          <a:pPr rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>尚、弊社にてお客様情報を登録後、改めて</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="1" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>サービスプラスソリューションお客様登録確認書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>を</a:t>
+          </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>登録に関する書類は、登録完了後メールにてご案内致します マイページよりダウンロードいただけます。</a:t>
+            <a:t>貴社 </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
-[...12 lines deleted...]
-          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>各支店（</a:t>
+          </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>別途、印刷物（登録確認書）の送付をご要望の場合は、左記 □ にチェックを入れてください。</a:t>
+            <a:t>もしくは</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>納品先）へ送付させていただきます。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1300"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
@@ -4415,58 +3859,58 @@
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>までお問合せください。</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック"/>
             <a:ea typeface="ＭＳ Ｐゴシック"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>37</xdr:row>
+          <xdr:row>28</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>38</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4482,58 +3926,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>43</xdr:row>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>43</xdr:row>
-          <xdr:rowOff>247650</xdr:rowOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4549,57 +3993,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>36</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>36</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -4616,57 +4060,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>47</xdr:row>
+          <xdr:row>38</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>48</xdr:row>
+          <xdr:row>39</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -4679,128 +4123,144 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>129539</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>93345</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>33</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83820</xdr:rowOff>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>148590</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>55245</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="角丸四角形 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1973580" y="4305299"/>
-          <a:ext cx="5699760" cy="198121"/>
+          <a:off x="2249805" y="4779645"/>
+          <a:ext cx="3585210" cy="962025"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF5050"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>黄色セルが入力必須項目です。入力漏れのないよう、お願いします。</a:t>
+            <a:t>黄色セルが入力必須項目です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>入力漏れのないよう、お願いします。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>38</xdr:row>
+          <xdr:row>29</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>38</xdr:row>
+          <xdr:row>29</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -4817,57 +4277,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>46</xdr:row>
+          <xdr:row>37</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>46</xdr:row>
+          <xdr:row>37</xdr:row>
           <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -4884,58 +4344,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>44</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4951,58 +4411,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>39</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>40</xdr:row>
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5018,57 +4478,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>40</xdr:row>
+          <xdr:row>31</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>20</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>41</xdr:row>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>32</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -5085,58 +4545,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>41</xdr:row>
+          <xdr:row>32</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1069" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5152,58 +4612,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>42</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>43</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1070" name="Check Box 46" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1070"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5215,359 +4675,319 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>42</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>236220</xdr:rowOff>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>131994</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>16706</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 4273">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F2BC0-9F55-49FC-90DF-BCE670EBEAAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="746760" y="1897380"/>
-          <a:ext cx="8778240" cy="716280"/>
+          <a:off x="358588" y="2442882"/>
+          <a:ext cx="9186347" cy="801118"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="15875">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>  </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>【</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>パナソニック受注窓口</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>】</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>   </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
-            <a:t>パナソニック コネクト株式会社  現場ソリューションカンパニー　モバイルサービス本部　モバイルソリューション事業担当　　　　　　　</a:t>
+            <a:t>パナソニック コネクト株式会社  モバイルソリューション総括部　</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-            <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>   〒</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>106-0061 </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>東京都中央区銀座</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>8</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>丁目</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>21</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>番</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>1</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="+mn-ea"/>
             </a:rPr>
-            <a:t>号　汐留浜離宮ビル　　</a:t>
-[...39 lines deleted...]
-            <a:t>　　　</a:t>
+            <a:t>号　汐留浜離宮ビル</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
-            <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>   </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>45</xdr:col>
       <xdr:colOff>105486</xdr:colOff>
-      <xdr:row>12</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>101975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Rectangle 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA7135D-8E6B-48DF-A4C1-3EFD5D75FF8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3361765" y="3529853"/>
           <a:ext cx="6279927" cy="1244975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6007,4959 +5427,4067 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF66FFFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BA73"/>
+  <dimension ref="A1:AU63"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="79" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="79" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.125" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.125" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="48" max="16384" width="3.125" style="2"/>
+    <col min="1" max="1" width="2.125" style="4" customWidth="1"/>
+    <col min="2" max="12" width="3" style="4" customWidth="1"/>
+    <col min="13" max="13" width="3.5" style="4" customWidth="1"/>
+    <col min="14" max="46" width="3" style="4" customWidth="1"/>
+    <col min="47" max="47" width="6.375" style="4" bestFit="1" customWidth="1"/>
+    <col min="48" max="16384" width="3.125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="35.450000000000003" customHeight="1">
-[...145 lines deleted...]
-      <c r="B4" s="76" t="s">
+    <row r="1" spans="1:47" ht="39.75" customHeight="1">
+      <c r="A1" s="5"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="17"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="5"/>
+      <c r="R1" s="5"/>
+      <c r="S1" s="5"/>
+      <c r="T1" s="5"/>
+      <c r="U1" s="5"/>
+      <c r="V1" s="5"/>
+      <c r="W1" s="5"/>
+      <c r="X1" s="5"/>
+      <c r="Y1" s="5"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="5"/>
+      <c r="AB1" s="5"/>
+      <c r="AC1" s="5"/>
+      <c r="AD1" s="5"/>
+      <c r="AE1" s="5"/>
+      <c r="AF1" s="5"/>
+      <c r="AG1" s="5"/>
+      <c r="AH1" s="5"/>
+      <c r="AI1" s="5"/>
+      <c r="AJ1" s="5"/>
+      <c r="AK1" s="5"/>
+      <c r="AL1" s="5"/>
+      <c r="AM1" s="5"/>
+      <c r="AN1" s="5"/>
+      <c r="AO1" s="5"/>
+      <c r="AP1" s="5"/>
+      <c r="AQ1" s="5"/>
+      <c r="AR1" s="5"/>
+      <c r="AS1" s="5"/>
+      <c r="AT1" s="5"/>
+    </row>
+    <row r="2" spans="1:47" ht="30.75" customHeight="1">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+    </row>
+    <row r="3" spans="1:47" ht="24.75" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+    </row>
+    <row r="4" spans="1:47" ht="24.75" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+    </row>
+    <row r="5" spans="1:47" ht="24.75" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+    </row>
+    <row r="6" spans="1:47" ht="24.75" customHeight="1">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+    </row>
+    <row r="7" spans="1:47" ht="23.25" customHeight="1">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5"/>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
+      <c r="AR7" s="5"/>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+    </row>
+    <row r="8" spans="1:47" ht="23.25" customHeight="1">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5"/>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
+      <c r="AR8" s="5"/>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+    </row>
+    <row r="9" spans="1:47" ht="23.25" customHeight="1">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
+      <c r="AR9" s="5"/>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+    </row>
+    <row r="10" spans="1:47" ht="15.75" customHeight="1">
+      <c r="A10" s="1"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5"/>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5"/>
+      <c r="AR10" s="5"/>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5"/>
+    </row>
+    <row r="11" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A11" s="1"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
+      <c r="AR11" s="5"/>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+    </row>
+    <row r="12" spans="1:47" ht="14.25" thickBot="1">
+      <c r="A12" s="18"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="51"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="18"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="18"/>
+      <c r="R12" s="18"/>
+      <c r="S12" s="18"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="18"/>
+      <c r="V12" s="18"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="18"/>
+      <c r="Y12" s="18"/>
+      <c r="Z12" s="18"/>
+      <c r="AA12" s="18"/>
+      <c r="AB12" s="18"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="18"/>
+      <c r="AE12" s="18"/>
+      <c r="AF12" s="18"/>
+      <c r="AG12" s="18"/>
+      <c r="AH12" s="18"/>
+      <c r="AI12" s="18"/>
+      <c r="AJ12" s="18"/>
+      <c r="AK12" s="18"/>
+      <c r="AL12" s="18"/>
+      <c r="AM12" s="18"/>
+      <c r="AN12" s="18"/>
+      <c r="AO12" s="18"/>
+      <c r="AP12" s="18"/>
+      <c r="AQ12" s="18"/>
+      <c r="AR12" s="18"/>
+      <c r="AS12" s="18"/>
+      <c r="AT12" s="18"/>
+      <c r="AU12" s="3"/>
+    </row>
+    <row r="13" spans="1:47" ht="26.1" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A13" s="18"/>
+      <c r="B13" s="201" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="202"/>
+      <c r="D13" s="202"/>
+      <c r="E13" s="202"/>
+      <c r="F13" s="203"/>
+      <c r="G13" s="204"/>
+      <c r="H13" s="204"/>
+      <c r="I13" s="204"/>
+      <c r="J13" s="204"/>
+      <c r="K13" s="204"/>
+      <c r="L13" s="204"/>
+      <c r="M13" s="204"/>
+      <c r="N13" s="204"/>
+      <c r="O13" s="204"/>
+      <c r="P13" s="205"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
+      <c r="AF13" s="18"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+      <c r="AL13" s="18"/>
+      <c r="AM13" s="18"/>
+      <c r="AN13" s="18"/>
+      <c r="AO13" s="18"/>
+      <c r="AP13" s="18"/>
+      <c r="AQ13" s="18"/>
+      <c r="AR13" s="18"/>
+      <c r="AS13" s="18"/>
+      <c r="AT13" s="18"/>
+      <c r="AU13" s="3"/>
+    </row>
+    <row r="14" spans="1:47" ht="26.1" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A14" s="18"/>
+      <c r="B14" s="218" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="218"/>
+      <c r="D14" s="218"/>
+      <c r="E14" s="218"/>
+      <c r="F14" s="219"/>
+      <c r="G14" s="206"/>
+      <c r="H14" s="207"/>
+      <c r="I14" s="207"/>
+      <c r="J14" s="207"/>
+      <c r="K14" s="207"/>
+      <c r="L14" s="207"/>
+      <c r="M14" s="207"/>
+      <c r="N14" s="207"/>
+      <c r="O14" s="207"/>
+      <c r="P14" s="207"/>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="18"/>
+      <c r="S14" s="18"/>
+      <c r="T14" s="18"/>
+      <c r="U14" s="18"/>
+      <c r="V14" s="18"/>
+      <c r="W14" s="18"/>
+      <c r="X14" s="18"/>
+      <c r="Y14" s="18"/>
+      <c r="Z14" s="18"/>
+      <c r="AA14" s="18"/>
+      <c r="AB14" s="18"/>
+      <c r="AC14" s="18"/>
+      <c r="AD14" s="18"/>
+      <c r="AE14" s="18"/>
+      <c r="AF14" s="18"/>
+      <c r="AG14" s="18"/>
+      <c r="AH14" s="18"/>
+      <c r="AI14" s="18"/>
+      <c r="AJ14" s="18"/>
+      <c r="AK14" s="18"/>
+      <c r="AL14" s="18"/>
+      <c r="AM14" s="18"/>
+      <c r="AN14" s="18"/>
+      <c r="AO14" s="18"/>
+      <c r="AP14" s="18"/>
+      <c r="AQ14" s="18"/>
+      <c r="AR14" s="18"/>
+      <c r="AS14" s="18"/>
+      <c r="AT14" s="18"/>
+      <c r="AU14" s="3"/>
+    </row>
+    <row r="15" spans="1:47" ht="19.5" customHeight="1" thickTop="1">
+      <c r="A15" s="18"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+      <c r="M15" s="48"/>
+      <c r="N15" s="48"/>
+      <c r="O15" s="48"/>
+      <c r="P15" s="48"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="18"/>
+      <c r="AC15" s="18"/>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="18"/>
+      <c r="AF15" s="18"/>
+      <c r="AG15" s="18"/>
+      <c r="AH15" s="18"/>
+      <c r="AI15" s="18"/>
+      <c r="AJ15" s="18"/>
+      <c r="AK15" s="18"/>
+      <c r="AL15" s="18"/>
+      <c r="AM15" s="18"/>
+      <c r="AN15" s="18"/>
+      <c r="AO15" s="18"/>
+      <c r="AP15" s="18"/>
+      <c r="AQ15" s="18"/>
+      <c r="AR15" s="18"/>
+      <c r="AS15" s="18"/>
+      <c r="AT15" s="18"/>
+      <c r="AU15" s="3"/>
+    </row>
+    <row r="16" spans="1:47" ht="19.5" customHeight="1">
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="48"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="18"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="18"/>
+      <c r="AE16" s="18"/>
+      <c r="AF16" s="18"/>
+      <c r="AG16" s="18"/>
+      <c r="AH16" s="18"/>
+      <c r="AI16" s="18"/>
+      <c r="AJ16" s="18"/>
+      <c r="AK16" s="18"/>
+      <c r="AL16" s="18"/>
+      <c r="AM16" s="18"/>
+      <c r="AN16" s="18"/>
+      <c r="AO16" s="18"/>
+      <c r="AP16" s="18"/>
+      <c r="AQ16" s="18"/>
+      <c r="AR16" s="18"/>
+      <c r="AS16" s="18"/>
+      <c r="AT16" s="18"/>
+      <c r="AU16" s="3"/>
+    </row>
+    <row r="17" spans="1:47" ht="22.5" customHeight="1">
+      <c r="A17" s="217" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="217"/>
+      <c r="C17" s="217"/>
+      <c r="D17" s="217"/>
+      <c r="E17" s="217"/>
+      <c r="F17" s="217"/>
+      <c r="G17" s="217"/>
+      <c r="H17" s="217"/>
+      <c r="I17" s="217"/>
+      <c r="J17" s="217"/>
+      <c r="K17" s="217"/>
+      <c r="L17" s="217"/>
+      <c r="M17" s="217"/>
+      <c r="N17" s="217"/>
+      <c r="O17" s="217"/>
+      <c r="P17" s="217"/>
+      <c r="Q17" s="217"/>
+      <c r="R17" s="217"/>
+      <c r="S17" s="217"/>
+      <c r="T17" s="217"/>
+      <c r="U17" s="217"/>
+      <c r="V17" s="217"/>
+      <c r="W17" s="217"/>
+      <c r="X17" s="217"/>
+      <c r="Y17" s="217"/>
+      <c r="Z17" s="217"/>
+      <c r="AA17" s="217"/>
+      <c r="AB17" s="217"/>
+      <c r="AC17" s="217"/>
+      <c r="AD17" s="217"/>
+      <c r="AE17" s="217"/>
+      <c r="AF17" s="217"/>
+      <c r="AG17" s="217"/>
+      <c r="AH17" s="217"/>
+      <c r="AI17" s="217"/>
+      <c r="AJ17" s="217"/>
+      <c r="AK17" s="217"/>
+      <c r="AL17" s="217"/>
+      <c r="AM17" s="217"/>
+      <c r="AN17" s="217"/>
+      <c r="AO17" s="217"/>
+      <c r="AP17" s="217"/>
+      <c r="AQ17" s="217"/>
+      <c r="AR17" s="217"/>
+      <c r="AS17" s="217"/>
+      <c r="AT17" s="217"/>
+    </row>
+    <row r="18" spans="1:47" ht="17.25" customHeight="1">
+      <c r="A18" s="49"/>
+      <c r="B18" s="49"/>
+      <c r="C18" s="49"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="49"/>
+      <c r="I18" s="49"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="49"/>
+      <c r="L18" s="49"/>
+      <c r="M18" s="49"/>
+      <c r="N18" s="49"/>
+      <c r="O18" s="49"/>
+      <c r="P18" s="49"/>
+      <c r="Q18" s="49"/>
+      <c r="R18" s="49"/>
+      <c r="S18" s="49"/>
+      <c r="T18" s="49"/>
+      <c r="U18" s="49"/>
+      <c r="V18" s="49"/>
+      <c r="W18" s="49"/>
+      <c r="X18" s="49"/>
+      <c r="Y18" s="49"/>
+      <c r="Z18" s="49"/>
+      <c r="AA18" s="49"/>
+      <c r="AB18" s="49"/>
+      <c r="AC18" s="49"/>
+      <c r="AD18" s="49"/>
+      <c r="AE18" s="49"/>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+      <c r="AL18" s="49"/>
+      <c r="AM18" s="49"/>
+      <c r="AN18" s="49"/>
+      <c r="AO18" s="49"/>
+      <c r="AP18" s="49"/>
+      <c r="AQ18" s="49"/>
+      <c r="AR18" s="49"/>
+      <c r="AS18" s="49"/>
+      <c r="AT18" s="49"/>
+    </row>
+    <row r="19" spans="1:47" ht="18" customHeight="1" thickBot="1">
+      <c r="A19" s="155" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="155"/>
+      <c r="C19" s="155"/>
+      <c r="D19" s="155"/>
+      <c r="E19" s="155"/>
+      <c r="F19" s="155"/>
+      <c r="G19" s="155"/>
+      <c r="H19" s="155"/>
+      <c r="I19" s="155"/>
+      <c r="J19" s="155"/>
+      <c r="K19" s="155"/>
+      <c r="L19" s="155"/>
+      <c r="M19" s="155"/>
+      <c r="N19" s="155"/>
+      <c r="O19" s="155"/>
+      <c r="P19" s="155"/>
+      <c r="Q19" s="155"/>
+      <c r="R19" s="155"/>
+      <c r="S19" s="155"/>
+      <c r="T19" s="155"/>
+      <c r="U19" s="155"/>
+      <c r="V19" s="155"/>
+      <c r="W19" s="155"/>
+      <c r="X19" s="155"/>
+      <c r="Y19" s="155"/>
+      <c r="Z19" s="155"/>
+      <c r="AA19" s="155"/>
+      <c r="AB19" s="155"/>
+      <c r="AC19" s="155"/>
+      <c r="AD19" s="155"/>
+      <c r="AE19" s="155"/>
+      <c r="AF19" s="155"/>
+      <c r="AG19" s="155"/>
+      <c r="AH19" s="155"/>
+      <c r="AI19" s="155"/>
+      <c r="AJ19" s="155"/>
+      <c r="AK19" s="155"/>
+      <c r="AL19" s="155"/>
+      <c r="AM19" s="155"/>
+      <c r="AN19" s="155"/>
+      <c r="AO19" s="155"/>
+      <c r="AP19" s="155"/>
+      <c r="AQ19" s="155"/>
+      <c r="AR19" s="155"/>
+      <c r="AS19" s="155"/>
+      <c r="AT19" s="155"/>
+    </row>
+    <row r="20" spans="1:47" ht="30.75" customHeight="1" thickTop="1">
+      <c r="B20" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="213"/>
+      <c r="D20" s="213"/>
+      <c r="E20" s="214"/>
+      <c r="F20" s="215"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="215"/>
+      <c r="I20" s="215"/>
+      <c r="J20" s="215"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+      <c r="M20" s="215"/>
+      <c r="N20" s="215"/>
+      <c r="O20" s="215"/>
+      <c r="P20" s="215"/>
+      <c r="Q20" s="215"/>
+      <c r="R20" s="215"/>
+      <c r="S20" s="215"/>
+      <c r="T20" s="215"/>
+      <c r="U20" s="215"/>
+      <c r="V20" s="215"/>
+      <c r="W20" s="215"/>
+      <c r="X20" s="215"/>
+      <c r="Y20" s="215"/>
+      <c r="Z20" s="215"/>
+      <c r="AA20" s="215"/>
+      <c r="AB20" s="215"/>
+      <c r="AC20" s="215"/>
+      <c r="AD20" s="215"/>
+      <c r="AE20" s="215"/>
+      <c r="AF20" s="215"/>
+      <c r="AG20" s="215"/>
+      <c r="AH20" s="215"/>
+      <c r="AI20" s="215"/>
+      <c r="AJ20" s="215"/>
+      <c r="AK20" s="215"/>
+      <c r="AL20" s="215"/>
+      <c r="AM20" s="215"/>
+      <c r="AN20" s="215"/>
+      <c r="AO20" s="215"/>
+      <c r="AP20" s="215"/>
+      <c r="AQ20" s="215"/>
+      <c r="AR20" s="215"/>
+      <c r="AS20" s="215"/>
+      <c r="AT20" s="216"/>
+    </row>
+    <row r="21" spans="1:47" ht="30.75" customHeight="1">
+      <c r="B21" s="181" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="182"/>
+      <c r="D21" s="182"/>
+      <c r="E21" s="220"/>
+      <c r="F21" s="221"/>
+      <c r="G21" s="221"/>
+      <c r="H21" s="221"/>
+      <c r="I21" s="221"/>
+      <c r="J21" s="221"/>
+      <c r="K21" s="221"/>
+      <c r="L21" s="221"/>
+      <c r="M21" s="221"/>
+      <c r="N21" s="221"/>
+      <c r="O21" s="221"/>
+      <c r="P21" s="221"/>
+      <c r="Q21" s="221"/>
+      <c r="R21" s="221"/>
+      <c r="S21" s="221"/>
+      <c r="T21" s="221"/>
+      <c r="U21" s="221"/>
+      <c r="V21" s="221"/>
+      <c r="W21" s="221"/>
+      <c r="X21" s="221"/>
+      <c r="Y21" s="221"/>
+      <c r="Z21" s="221"/>
+      <c r="AA21" s="221"/>
+      <c r="AB21" s="221"/>
+      <c r="AC21" s="221"/>
+      <c r="AD21" s="221"/>
+      <c r="AE21" s="221"/>
+      <c r="AF21" s="221"/>
+      <c r="AG21" s="221"/>
+      <c r="AH21" s="221"/>
+      <c r="AI21" s="221"/>
+      <c r="AJ21" s="221"/>
+      <c r="AK21" s="221"/>
+      <c r="AL21" s="221"/>
+      <c r="AM21" s="221"/>
+      <c r="AN21" s="221"/>
+      <c r="AO21" s="221"/>
+      <c r="AP21" s="221"/>
+      <c r="AQ21" s="221"/>
+      <c r="AR21" s="221"/>
+      <c r="AS21" s="221"/>
+      <c r="AT21" s="222"/>
+    </row>
+    <row r="22" spans="1:47" ht="30.75" customHeight="1">
+      <c r="B22" s="181" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="182"/>
+      <c r="D22" s="182"/>
+      <c r="E22" s="176"/>
+      <c r="F22" s="177"/>
+      <c r="G22" s="177"/>
+      <c r="H22" s="177"/>
+      <c r="I22" s="177"/>
+      <c r="J22" s="177"/>
+      <c r="K22" s="177"/>
+      <c r="L22" s="177"/>
+      <c r="M22" s="177"/>
+      <c r="N22" s="177"/>
+      <c r="O22" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="P22" s="182" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q22" s="182"/>
+      <c r="R22" s="182"/>
+      <c r="S22" s="176"/>
+      <c r="T22" s="177"/>
+      <c r="U22" s="177"/>
+      <c r="V22" s="177"/>
+      <c r="W22" s="177"/>
+      <c r="X22" s="177"/>
+      <c r="Y22" s="177"/>
+      <c r="Z22" s="177"/>
+      <c r="AA22" s="177"/>
+      <c r="AB22" s="177"/>
+      <c r="AC22" s="177"/>
+      <c r="AD22" s="177"/>
+      <c r="AE22" s="177"/>
+      <c r="AF22" s="177"/>
+      <c r="AG22" s="177"/>
+      <c r="AH22" s="177"/>
+      <c r="AI22" s="177"/>
+      <c r="AJ22" s="177"/>
+      <c r="AK22" s="177"/>
+      <c r="AL22" s="177"/>
+      <c r="AM22" s="177"/>
+      <c r="AN22" s="177"/>
+      <c r="AO22" s="177"/>
+      <c r="AP22" s="177"/>
+      <c r="AQ22" s="177"/>
+      <c r="AR22" s="177"/>
+      <c r="AS22" s="177"/>
+      <c r="AT22" s="211"/>
+    </row>
+    <row r="23" spans="1:47" ht="30.75" customHeight="1">
+      <c r="B23" s="208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="209"/>
+      <c r="D23" s="210"/>
+      <c r="E23" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="177"/>
+      <c r="G23" s="177"/>
+      <c r="H23" s="177"/>
+      <c r="I23" s="177"/>
+      <c r="J23" s="177"/>
+      <c r="K23" s="177"/>
+      <c r="L23" s="177"/>
+      <c r="M23" s="177"/>
+      <c r="N23" s="177"/>
+      <c r="O23" s="177"/>
+      <c r="P23" s="163"/>
+      <c r="Q23" s="163"/>
+      <c r="R23" s="163"/>
+      <c r="S23" s="177"/>
+      <c r="T23" s="177"/>
+      <c r="U23" s="177"/>
+      <c r="V23" s="177"/>
+      <c r="W23" s="177"/>
+      <c r="X23" s="177"/>
+      <c r="Y23" s="177"/>
+      <c r="Z23" s="177"/>
+      <c r="AA23" s="177"/>
+      <c r="AB23" s="177"/>
+      <c r="AC23" s="177"/>
+      <c r="AD23" s="177"/>
+      <c r="AE23" s="177"/>
+      <c r="AF23" s="177"/>
+      <c r="AG23" s="177"/>
+      <c r="AH23" s="177"/>
+      <c r="AI23" s="177"/>
+      <c r="AJ23" s="177"/>
+      <c r="AK23" s="177"/>
+      <c r="AL23" s="177"/>
+      <c r="AM23" s="177"/>
+      <c r="AN23" s="177"/>
+      <c r="AO23" s="177"/>
+      <c r="AP23" s="177"/>
+      <c r="AQ23" s="177"/>
+      <c r="AR23" s="177"/>
+      <c r="AS23" s="177"/>
+      <c r="AT23" s="211"/>
+    </row>
+    <row r="24" spans="1:47" ht="30.75" customHeight="1" thickBot="1">
+      <c r="B24" s="171" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="172"/>
+      <c r="D24" s="173"/>
+      <c r="E24" s="178"/>
+      <c r="F24" s="179"/>
+      <c r="G24" s="179"/>
+      <c r="H24" s="179"/>
+      <c r="I24" s="179"/>
+      <c r="J24" s="179"/>
+      <c r="K24" s="179"/>
+      <c r="L24" s="179"/>
+      <c r="M24" s="179"/>
+      <c r="N24" s="179"/>
+      <c r="O24" s="180"/>
+      <c r="P24" s="175" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q24" s="175"/>
+      <c r="R24" s="175"/>
+      <c r="S24" s="193"/>
+      <c r="T24" s="194"/>
+      <c r="U24" s="194"/>
+      <c r="V24" s="194"/>
+      <c r="W24" s="194"/>
+      <c r="X24" s="194"/>
+      <c r="Y24" s="194"/>
+      <c r="Z24" s="194"/>
+      <c r="AA24" s="194"/>
+      <c r="AB24" s="194"/>
+      <c r="AC24" s="194"/>
+      <c r="AD24" s="194"/>
+      <c r="AE24" s="194"/>
+      <c r="AF24" s="194"/>
+      <c r="AG24" s="194"/>
+      <c r="AH24" s="194"/>
+      <c r="AI24" s="194"/>
+      <c r="AJ24" s="194"/>
+      <c r="AK24" s="194"/>
+      <c r="AL24" s="194"/>
+      <c r="AM24" s="194"/>
+      <c r="AN24" s="194"/>
+      <c r="AO24" s="194"/>
+      <c r="AP24" s="194"/>
+      <c r="AQ24" s="194"/>
+      <c r="AR24" s="194"/>
+      <c r="AS24" s="194"/>
+      <c r="AT24" s="195"/>
+    </row>
+    <row r="25" spans="1:47" ht="22.5" customHeight="1" thickTop="1">
+      <c r="B25" s="50"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="50"/>
+      <c r="Q25" s="24"/>
+      <c r="R25" s="24"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="54"/>
+      <c r="U25" s="54"/>
+      <c r="V25" s="54"/>
+      <c r="W25" s="54"/>
+      <c r="X25" s="54"/>
+      <c r="Y25" s="54"/>
+      <c r="Z25" s="54"/>
+      <c r="AA25" s="54"/>
+      <c r="AB25" s="54"/>
+      <c r="AC25" s="54"/>
+      <c r="AD25" s="50"/>
+      <c r="AE25" s="50"/>
+      <c r="AF25" s="24"/>
+      <c r="AG25" s="24"/>
+      <c r="AH25" s="24"/>
+      <c r="AI25" s="24"/>
+      <c r="AJ25" s="24"/>
+      <c r="AK25" s="24"/>
+      <c r="AL25" s="24"/>
+      <c r="AM25" s="24"/>
+      <c r="AN25" s="24"/>
+      <c r="AO25" s="24"/>
+      <c r="AP25" s="24"/>
+      <c r="AQ25" s="24"/>
+      <c r="AR25" s="24"/>
+      <c r="AS25" s="24"/>
+      <c r="AT25" s="24"/>
+    </row>
+    <row r="26" spans="1:47" ht="12" customHeight="1">
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+      <c r="P26" s="23"/>
+      <c r="Q26" s="23"/>
+      <c r="R26" s="23"/>
+      <c r="S26" s="23"/>
+      <c r="T26" s="23"/>
+      <c r="U26" s="23"/>
+      <c r="V26" s="23"/>
+      <c r="W26" s="23"/>
+      <c r="X26" s="23"/>
+      <c r="Y26" s="61"/>
+      <c r="Z26" s="61"/>
+      <c r="AA26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="62"/>
+      <c r="AC26" s="62"/>
+      <c r="AD26" s="62"/>
+      <c r="AE26" s="62"/>
+      <c r="AF26" s="62"/>
+      <c r="AG26" s="62"/>
+      <c r="AH26" s="62"/>
+      <c r="AI26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="62" t="b">
+        <v>1</v>
+      </c>
+      <c r="AL26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="62" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:47" ht="18" customHeight="1">
+      <c r="A27" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="155"/>
+      <c r="C27" s="155"/>
+      <c r="D27" s="155"/>
+      <c r="E27" s="155"/>
+      <c r="F27" s="155"/>
+      <c r="G27" s="155"/>
+      <c r="H27" s="155"/>
+      <c r="I27" s="155"/>
+      <c r="J27" s="155"/>
+      <c r="K27" s="155"/>
+      <c r="L27" s="155"/>
+      <c r="M27" s="155"/>
+      <c r="N27" s="155"/>
+      <c r="O27" s="155"/>
+      <c r="P27" s="155"/>
+      <c r="Q27" s="155"/>
+      <c r="R27" s="155"/>
+      <c r="S27" s="155"/>
+      <c r="T27" s="155"/>
+      <c r="U27" s="155"/>
+      <c r="V27" s="155"/>
+      <c r="W27" s="155"/>
+      <c r="X27" s="155"/>
+      <c r="Y27" s="155"/>
+      <c r="Z27" s="155"/>
+      <c r="AA27" s="155"/>
+      <c r="AB27" s="155"/>
+      <c r="AC27" s="155"/>
+      <c r="AD27" s="155"/>
+      <c r="AE27" s="155"/>
+      <c r="AF27" s="155"/>
+      <c r="AG27" s="155"/>
+      <c r="AH27" s="155"/>
+      <c r="AI27" s="155"/>
+      <c r="AJ27" s="155"/>
+      <c r="AK27" s="155"/>
+      <c r="AL27" s="155"/>
+      <c r="AM27" s="155"/>
+      <c r="AN27" s="155"/>
+      <c r="AO27" s="155"/>
+      <c r="AP27" s="155"/>
+      <c r="AQ27" s="155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="155"/>
+      <c r="AT27" s="155"/>
+    </row>
+    <row r="28" spans="1:47" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A28" s="18"/>
+      <c r="B28" s="156" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="157"/>
+      <c r="D28" s="157"/>
+      <c r="E28" s="157"/>
+      <c r="F28" s="158"/>
+      <c r="G28" s="156" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" s="157"/>
+      <c r="I28" s="157"/>
+      <c r="J28" s="157"/>
+      <c r="K28" s="157"/>
+      <c r="L28" s="157"/>
+      <c r="M28" s="157"/>
+      <c r="N28" s="157"/>
+      <c r="O28" s="157"/>
+      <c r="P28" s="157"/>
+      <c r="Q28" s="157"/>
+      <c r="R28" s="158"/>
+      <c r="S28" s="156" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="157"/>
+      <c r="U28" s="157"/>
+      <c r="V28" s="157"/>
+      <c r="W28" s="157"/>
+      <c r="X28" s="157"/>
+      <c r="Y28" s="157"/>
+      <c r="Z28" s="157"/>
+      <c r="AA28" s="157"/>
+      <c r="AB28" s="157"/>
+      <c r="AC28" s="157"/>
+      <c r="AD28" s="157"/>
+      <c r="AE28" s="157"/>
+      <c r="AF28" s="157"/>
+      <c r="AG28" s="157"/>
+      <c r="AH28" s="157"/>
+      <c r="AI28" s="157"/>
+      <c r="AJ28" s="157"/>
+      <c r="AK28" s="157"/>
+      <c r="AL28" s="157"/>
+      <c r="AM28" s="157"/>
+      <c r="AN28" s="157"/>
+      <c r="AO28" s="157"/>
+      <c r="AP28" s="158"/>
+      <c r="AQ28" s="156" t="s">
+        <v>17</v>
+      </c>
+      <c r="AR28" s="157"/>
+      <c r="AS28" s="157"/>
+      <c r="AT28" s="158"/>
+    </row>
+    <row r="29" spans="1:47" ht="21" customHeight="1" thickTop="1">
+      <c r="B29" s="184" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="185"/>
+      <c r="D29" s="185"/>
+      <c r="E29" s="185"/>
+      <c r="F29" s="186"/>
+      <c r="G29" s="137" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29" s="138"/>
+      <c r="I29" s="138"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="138"/>
+      <c r="L29" s="138"/>
+      <c r="M29" s="138"/>
+      <c r="N29" s="138"/>
+      <c r="O29" s="138"/>
+      <c r="P29" s="138"/>
+      <c r="Q29" s="138"/>
+      <c r="R29" s="139"/>
+      <c r="S29" s="77"/>
+      <c r="T29" s="82"/>
+      <c r="U29" s="78" t="s">
+        <v>20</v>
+      </c>
+      <c r="V29" s="78"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y29" s="83"/>
+      <c r="Z29" s="84"/>
+      <c r="AA29" s="81"/>
+      <c r="AB29" s="81"/>
+      <c r="AC29" s="79"/>
+      <c r="AD29" s="81"/>
+      <c r="AE29" s="79"/>
+      <c r="AF29" s="81"/>
+      <c r="AG29" s="79"/>
+      <c r="AH29" s="81"/>
+      <c r="AI29" s="79"/>
+      <c r="AJ29" s="81"/>
+      <c r="AK29" s="80"/>
+      <c r="AL29" s="80"/>
+      <c r="AM29" s="80"/>
+      <c r="AN29" s="80"/>
+      <c r="AO29" s="79"/>
+      <c r="AP29" s="80"/>
+      <c r="AQ29" s="165"/>
+      <c r="AR29" s="166"/>
+      <c r="AS29" s="166"/>
+      <c r="AT29" s="167"/>
+      <c r="AU29" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:47" ht="21" customHeight="1">
+      <c r="B30" s="187"/>
+      <c r="C30" s="188"/>
+      <c r="D30" s="188"/>
+      <c r="E30" s="188"/>
+      <c r="F30" s="189"/>
+      <c r="G30" s="197" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="135"/>
+      <c r="I30" s="135"/>
+      <c r="J30" s="135"/>
+      <c r="K30" s="135"/>
+      <c r="L30" s="135"/>
+      <c r="M30" s="135"/>
+      <c r="N30" s="135"/>
+      <c r="O30" s="135"/>
+      <c r="P30" s="135"/>
+      <c r="Q30" s="135"/>
+      <c r="R30" s="136"/>
+      <c r="S30" s="25"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="V30" s="27"/>
+      <c r="W30" s="28"/>
+      <c r="X30" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y30" s="28"/>
+      <c r="Z30" s="29"/>
+      <c r="AA30" s="30"/>
+      <c r="AB30" s="30"/>
+      <c r="AC30" s="26"/>
+      <c r="AD30" s="30"/>
+      <c r="AE30" s="63"/>
+      <c r="AF30" s="30"/>
+      <c r="AG30" s="26"/>
+      <c r="AH30" s="30"/>
+      <c r="AI30" s="26"/>
+      <c r="AJ30" s="30"/>
+      <c r="AK30" s="31"/>
+      <c r="AL30" s="31"/>
+      <c r="AM30" s="31"/>
+      <c r="AN30" s="31"/>
+      <c r="AO30" s="26"/>
+      <c r="AP30" s="31"/>
+      <c r="AQ30" s="162"/>
+      <c r="AR30" s="163"/>
+      <c r="AS30" s="163"/>
+      <c r="AT30" s="164"/>
+      <c r="AU30" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:47" ht="21" customHeight="1">
+      <c r="B31" s="187"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="188"/>
+      <c r="E31" s="188"/>
+      <c r="F31" s="189"/>
+      <c r="G31" s="198" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="199"/>
+      <c r="I31" s="199"/>
+      <c r="J31" s="199"/>
+      <c r="K31" s="199"/>
+      <c r="L31" s="199"/>
+      <c r="M31" s="199"/>
+      <c r="N31" s="199"/>
+      <c r="O31" s="199"/>
+      <c r="P31" s="199"/>
+      <c r="Q31" s="199"/>
+      <c r="R31" s="200"/>
+      <c r="S31" s="32"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="V31" s="34"/>
+      <c r="W31" s="33"/>
+      <c r="X31" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y31" s="34"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="37"/>
+      <c r="AC31" s="33"/>
+      <c r="AD31" s="36"/>
+      <c r="AE31" s="34"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="34"/>
+      <c r="AH31" s="34"/>
+      <c r="AI31" s="33"/>
+      <c r="AJ31" s="34"/>
+      <c r="AK31" s="34"/>
+      <c r="AL31" s="37"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="33"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="159"/>
+      <c r="AR31" s="160"/>
+      <c r="AS31" s="160"/>
+      <c r="AT31" s="161"/>
+      <c r="AU31" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:47" ht="21" customHeight="1">
+      <c r="B32" s="187"/>
+      <c r="C32" s="188"/>
+      <c r="D32" s="188"/>
+      <c r="E32" s="188"/>
+      <c r="F32" s="189"/>
+      <c r="G32" s="140" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="141"/>
+      <c r="I32" s="141"/>
+      <c r="J32" s="141"/>
+      <c r="K32" s="141"/>
+      <c r="L32" s="141"/>
+      <c r="M32" s="141"/>
+      <c r="N32" s="141"/>
+      <c r="O32" s="141"/>
+      <c r="P32" s="141"/>
+      <c r="Q32" s="141"/>
+      <c r="R32" s="142"/>
+      <c r="S32" s="32"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="V32" s="34"/>
+      <c r="W32" s="33"/>
+      <c r="X32" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y32" s="34"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="33"/>
+      <c r="AD32" s="36"/>
+      <c r="AE32" s="34"/>
+      <c r="AF32" s="35"/>
+      <c r="AG32" s="34"/>
+      <c r="AH32" s="34"/>
+      <c r="AI32" s="33"/>
+      <c r="AJ32" s="71"/>
+      <c r="AK32" s="34"/>
+      <c r="AL32" s="37"/>
+      <c r="AM32" s="37"/>
+      <c r="AN32" s="37"/>
+      <c r="AO32" s="33"/>
+      <c r="AP32" s="37"/>
+      <c r="AQ32" s="159"/>
+      <c r="AR32" s="160"/>
+      <c r="AS32" s="160"/>
+      <c r="AT32" s="161"/>
+      <c r="AU32" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:47" ht="30" customHeight="1">
+      <c r="B33" s="187"/>
+      <c r="C33" s="188"/>
+      <c r="D33" s="188"/>
+      <c r="E33" s="188"/>
+      <c r="F33" s="189"/>
+      <c r="G33" s="143" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" s="141"/>
+      <c r="I33" s="141"/>
+      <c r="J33" s="141"/>
+      <c r="K33" s="141"/>
+      <c r="L33" s="141"/>
+      <c r="M33" s="141"/>
+      <c r="N33" s="141"/>
+      <c r="O33" s="141"/>
+      <c r="P33" s="141"/>
+      <c r="Q33" s="141"/>
+      <c r="R33" s="142"/>
+      <c r="S33" s="38"/>
+      <c r="T33" s="41"/>
+      <c r="U33" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="V33" s="40"/>
+      <c r="W33" s="39"/>
+      <c r="X33" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y33" s="40"/>
+      <c r="Z33" s="42"/>
+      <c r="AA33" s="42"/>
+      <c r="AB33" s="42"/>
+      <c r="AC33" s="39"/>
+      <c r="AD33" s="40"/>
+      <c r="AE33" s="41"/>
+      <c r="AF33" s="41"/>
+      <c r="AG33" s="40"/>
+      <c r="AH33" s="40"/>
+      <c r="AI33" s="39"/>
+      <c r="AJ33" s="40"/>
+      <c r="AK33" s="40"/>
+      <c r="AL33" s="42"/>
+      <c r="AM33" s="42"/>
+      <c r="AN33" s="42"/>
+      <c r="AO33" s="39"/>
+      <c r="AP33" s="42"/>
+      <c r="AQ33" s="159"/>
+      <c r="AR33" s="160"/>
+      <c r="AS33" s="160"/>
+      <c r="AT33" s="161"/>
+      <c r="AU33" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:47" ht="30" customHeight="1">
+      <c r="B34" s="187"/>
+      <c r="C34" s="188"/>
+      <c r="D34" s="188"/>
+      <c r="E34" s="188"/>
+      <c r="F34" s="189"/>
+      <c r="G34" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" s="135"/>
+      <c r="I34" s="135"/>
+      <c r="J34" s="135"/>
+      <c r="K34" s="135"/>
+      <c r="L34" s="135"/>
+      <c r="M34" s="135"/>
+      <c r="N34" s="135"/>
+      <c r="O34" s="135"/>
+      <c r="P34" s="135"/>
+      <c r="Q34" s="135"/>
+      <c r="R34" s="136"/>
+      <c r="S34" s="25"/>
+      <c r="T34" s="28"/>
+      <c r="U34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="V34" s="27"/>
+      <c r="W34" s="26"/>
+      <c r="X34" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y34" s="27"/>
+      <c r="Z34" s="31"/>
+      <c r="AA34" s="31"/>
+      <c r="AB34" s="31"/>
+      <c r="AC34" s="26"/>
+      <c r="AD34" s="27"/>
+      <c r="AE34" s="28"/>
+      <c r="AF34" s="28"/>
+      <c r="AG34" s="27"/>
+      <c r="AH34" s="27"/>
+      <c r="AI34" s="26"/>
+      <c r="AJ34" s="72"/>
+      <c r="AK34" s="27"/>
+      <c r="AL34" s="31"/>
+      <c r="AM34" s="31"/>
+      <c r="AN34" s="31"/>
+      <c r="AO34" s="26"/>
+      <c r="AP34" s="73"/>
+      <c r="AQ34" s="162"/>
+      <c r="AR34" s="163"/>
+      <c r="AS34" s="163"/>
+      <c r="AT34" s="164"/>
+      <c r="AU34" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:47" ht="19.899999999999999" customHeight="1">
+      <c r="B35" s="187"/>
+      <c r="C35" s="188"/>
+      <c r="D35" s="188"/>
+      <c r="E35" s="188"/>
+      <c r="F35" s="189"/>
+      <c r="G35" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" s="138"/>
+      <c r="I35" s="138"/>
+      <c r="J35" s="138"/>
+      <c r="K35" s="138"/>
+      <c r="L35" s="138"/>
+      <c r="M35" s="138"/>
+      <c r="N35" s="138"/>
+      <c r="O35" s="138"/>
+      <c r="P35" s="138"/>
+      <c r="Q35" s="138"/>
+      <c r="R35" s="139"/>
+      <c r="S35" s="77"/>
+      <c r="T35" s="82"/>
+      <c r="U35" s="78" t="s">
+        <v>20</v>
+      </c>
+      <c r="V35" s="78"/>
+      <c r="W35" s="83"/>
+      <c r="X35" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y35" s="83"/>
+      <c r="Z35" s="84"/>
+      <c r="AA35" s="81"/>
+      <c r="AB35" s="81"/>
+      <c r="AC35" s="79"/>
+      <c r="AD35" s="81"/>
+      <c r="AE35" s="79"/>
+      <c r="AF35" s="81"/>
+      <c r="AG35" s="79"/>
+      <c r="AH35" s="81"/>
+      <c r="AI35" s="79"/>
+      <c r="AJ35" s="81"/>
+      <c r="AK35" s="80"/>
+      <c r="AL35" s="80"/>
+      <c r="AM35" s="80"/>
+      <c r="AN35" s="80"/>
+      <c r="AO35" s="79"/>
+      <c r="AP35" s="80"/>
+      <c r="AQ35" s="165"/>
+      <c r="AR35" s="166"/>
+      <c r="AS35" s="166"/>
+      <c r="AT35" s="167"/>
+      <c r="AU35" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:47" ht="19.899999999999999" customHeight="1">
+      <c r="B36" s="187"/>
+      <c r="C36" s="188"/>
+      <c r="D36" s="188"/>
+      <c r="E36" s="188"/>
+      <c r="F36" s="189"/>
+      <c r="G36" s="140" t="s">
+        <v>35</v>
+      </c>
+      <c r="H36" s="141"/>
+      <c r="I36" s="141"/>
+      <c r="J36" s="141"/>
+      <c r="K36" s="141"/>
+      <c r="L36" s="141"/>
+      <c r="M36" s="141"/>
+      <c r="N36" s="141"/>
+      <c r="O36" s="141"/>
+      <c r="P36" s="141"/>
+      <c r="Q36" s="141"/>
+      <c r="R36" s="142"/>
+      <c r="S36" s="64"/>
+      <c r="T36" s="75"/>
+      <c r="U36" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="V36" s="65"/>
+      <c r="W36" s="66"/>
+      <c r="X36" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y36" s="66"/>
+      <c r="Z36" s="67"/>
+      <c r="AA36" s="68"/>
+      <c r="AB36" s="68"/>
+      <c r="AC36" s="69"/>
+      <c r="AD36" s="68"/>
+      <c r="AE36" s="69"/>
+      <c r="AF36" s="68"/>
+      <c r="AG36" s="69"/>
+      <c r="AH36" s="68"/>
+      <c r="AI36" s="69"/>
+      <c r="AJ36" s="68"/>
+      <c r="AK36" s="70"/>
+      <c r="AL36" s="70"/>
+      <c r="AM36" s="70"/>
+      <c r="AN36" s="70"/>
+      <c r="AO36" s="69"/>
+      <c r="AP36" s="70"/>
+      <c r="AQ36" s="159"/>
+      <c r="AR36" s="160"/>
+      <c r="AS36" s="160"/>
+      <c r="AT36" s="161"/>
+      <c r="AU36" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:47" ht="30" customHeight="1">
+      <c r="B37" s="187"/>
+      <c r="C37" s="188"/>
+      <c r="D37" s="188"/>
+      <c r="E37" s="188"/>
+      <c r="F37" s="189"/>
+      <c r="G37" s="143" t="s">
+        <v>37</v>
+      </c>
+      <c r="H37" s="141"/>
+      <c r="I37" s="141"/>
+      <c r="J37" s="141"/>
+      <c r="K37" s="141"/>
+      <c r="L37" s="141"/>
+      <c r="M37" s="141"/>
+      <c r="N37" s="141"/>
+      <c r="O37" s="141"/>
+      <c r="P37" s="141"/>
+      <c r="Q37" s="141"/>
+      <c r="R37" s="142"/>
+      <c r="S37" s="64"/>
+      <c r="T37" s="75"/>
+      <c r="U37" s="65" t="s">
+        <v>20</v>
+      </c>
+      <c r="V37" s="65"/>
+      <c r="W37" s="66"/>
+      <c r="X37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y37" s="66"/>
+      <c r="Z37" s="67"/>
+      <c r="AA37" s="68"/>
+      <c r="AB37" s="68"/>
+      <c r="AC37" s="69"/>
+      <c r="AD37" s="68"/>
+      <c r="AE37" s="69"/>
+      <c r="AF37" s="68"/>
+      <c r="AG37" s="69"/>
+      <c r="AH37" s="68"/>
+      <c r="AI37" s="69"/>
+      <c r="AJ37" s="68"/>
+      <c r="AK37" s="70"/>
+      <c r="AL37" s="70"/>
+      <c r="AM37" s="70"/>
+      <c r="AN37" s="70"/>
+      <c r="AO37" s="69"/>
+      <c r="AP37" s="70"/>
+      <c r="AQ37" s="159"/>
+      <c r="AR37" s="160"/>
+      <c r="AS37" s="160"/>
+      <c r="AT37" s="161"/>
+      <c r="AU37" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:47" ht="30" customHeight="1">
+      <c r="B38" s="187"/>
+      <c r="C38" s="188"/>
+      <c r="D38" s="188"/>
+      <c r="E38" s="188"/>
+      <c r="F38" s="189"/>
+      <c r="G38" s="134" t="s">
+        <v>39</v>
+      </c>
+      <c r="H38" s="135"/>
+      <c r="I38" s="135"/>
+      <c r="J38" s="135"/>
+      <c r="K38" s="135"/>
+      <c r="L38" s="135"/>
+      <c r="M38" s="135"/>
+      <c r="N38" s="135"/>
+      <c r="O38" s="135"/>
+      <c r="P38" s="135"/>
+      <c r="Q38" s="135"/>
+      <c r="R38" s="136"/>
+      <c r="S38" s="25"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="V38" s="27"/>
+      <c r="W38" s="28"/>
+      <c r="X38" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y38" s="28"/>
+      <c r="Z38" s="29"/>
+      <c r="AA38" s="30"/>
+      <c r="AB38" s="30"/>
+      <c r="AC38" s="26"/>
+      <c r="AD38" s="30"/>
+      <c r="AE38" s="26"/>
+      <c r="AF38" s="30"/>
+      <c r="AG38" s="26"/>
+      <c r="AH38" s="30"/>
+      <c r="AI38" s="26"/>
+      <c r="AJ38" s="30"/>
+      <c r="AK38" s="31"/>
+      <c r="AL38" s="31"/>
+      <c r="AM38" s="31"/>
+      <c r="AN38" s="31"/>
+      <c r="AO38" s="26"/>
+      <c r="AP38" s="31"/>
+      <c r="AQ38" s="162"/>
+      <c r="AR38" s="163"/>
+      <c r="AS38" s="163"/>
+      <c r="AT38" s="164"/>
+      <c r="AU38" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:47" ht="19.899999999999999" customHeight="1">
+      <c r="B39" s="190"/>
+      <c r="C39" s="191"/>
+      <c r="D39" s="191"/>
+      <c r="E39" s="191"/>
+      <c r="F39" s="192"/>
+      <c r="G39" s="144" t="s">
+        <v>41</v>
+      </c>
+      <c r="H39" s="145"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="145"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="145"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="145"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="145"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="146"/>
+      <c r="S39" s="20"/>
+      <c r="T39" s="76"/>
+      <c r="U39" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="V39" s="44"/>
+      <c r="W39" s="45"/>
+      <c r="X39" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y39" s="45"/>
+      <c r="Z39" s="46"/>
+      <c r="AA39" s="21"/>
+      <c r="AB39" s="21"/>
+      <c r="AC39" s="43"/>
+      <c r="AD39" s="21"/>
+      <c r="AE39" s="43"/>
+      <c r="AF39" s="21"/>
+      <c r="AG39" s="43"/>
+      <c r="AH39" s="21"/>
+      <c r="AI39" s="43"/>
+      <c r="AJ39" s="21"/>
+      <c r="AK39" s="47"/>
+      <c r="AL39" s="47"/>
+      <c r="AM39" s="47"/>
+      <c r="AN39" s="47"/>
+      <c r="AO39" s="43"/>
+      <c r="AP39" s="47"/>
+      <c r="AQ39" s="176"/>
+      <c r="AR39" s="177"/>
+      <c r="AS39" s="177"/>
+      <c r="AT39" s="196"/>
+      <c r="AU39" s="74" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:47" ht="15" thickBot="1">
+      <c r="A42" s="183" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="183"/>
+      <c r="C42" s="183"/>
+      <c r="D42" s="183"/>
+      <c r="E42" s="183"/>
+      <c r="F42" s="183"/>
+      <c r="G42" s="183"/>
+      <c r="H42" s="183"/>
+      <c r="I42" s="183"/>
+      <c r="J42" s="183"/>
+      <c r="K42" s="183"/>
+      <c r="L42" s="183"/>
+      <c r="M42" s="183"/>
+      <c r="N42" s="183"/>
+      <c r="O42" s="183"/>
+      <c r="P42" s="183"/>
+      <c r="Q42" s="183"/>
+      <c r="R42" s="183"/>
+      <c r="S42" s="183"/>
+      <c r="T42" s="183"/>
+      <c r="U42" s="183"/>
+      <c r="V42" s="183"/>
+      <c r="W42" s="183"/>
+      <c r="X42" s="183"/>
+      <c r="Y42" s="183"/>
+      <c r="Z42" s="183"/>
+      <c r="AA42" s="183"/>
+      <c r="AB42" s="183"/>
+      <c r="AC42" s="183"/>
+      <c r="AD42" s="183"/>
+      <c r="AE42" s="183"/>
+      <c r="AF42" s="183"/>
+      <c r="AG42" s="183"/>
+      <c r="AH42" s="183"/>
+      <c r="AI42" s="183"/>
+      <c r="AJ42" s="183"/>
+      <c r="AK42" s="183"/>
+      <c r="AL42" s="183"/>
+      <c r="AM42" s="183"/>
+      <c r="AN42" s="183"/>
+      <c r="AO42" s="183"/>
+      <c r="AP42" s="183"/>
+      <c r="AQ42" s="183"/>
+      <c r="AR42" s="183"/>
+      <c r="AS42" s="183"/>
+      <c r="AT42" s="183"/>
+    </row>
+    <row r="43" spans="1:47" ht="20.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B43" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="149" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="150"/>
+      <c r="E43" s="150"/>
+      <c r="F43" s="150"/>
+      <c r="G43" s="150"/>
+      <c r="H43" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="3"/>
-[...288 lines deleted...]
-      <c r="B10" s="198" t="s">
+      <c r="I43" s="150"/>
+      <c r="J43" s="150"/>
+      <c r="K43" s="150"/>
+      <c r="L43" s="150"/>
+      <c r="M43" s="174"/>
+      <c r="N43" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="O43" s="148"/>
+      <c r="P43" s="148"/>
+      <c r="Q43" s="148"/>
+      <c r="R43" s="100"/>
+      <c r="S43" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="T43" s="108"/>
+      <c r="U43" s="108"/>
+      <c r="V43" s="108"/>
+      <c r="W43" s="109"/>
+      <c r="Y43" s="128" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z43" s="129"/>
+      <c r="AA43" s="129"/>
+      <c r="AB43" s="129"/>
+      <c r="AC43" s="129"/>
+      <c r="AD43" s="129"/>
+      <c r="AE43" s="129"/>
+      <c r="AF43" s="129"/>
+      <c r="AG43" s="129"/>
+      <c r="AH43" s="129"/>
+      <c r="AI43" s="129"/>
+      <c r="AJ43" s="129"/>
+      <c r="AK43" s="129"/>
+      <c r="AL43" s="129"/>
+      <c r="AM43" s="129"/>
+      <c r="AN43" s="129"/>
+      <c r="AO43" s="129"/>
+      <c r="AP43" s="129"/>
+      <c r="AQ43" s="129"/>
+      <c r="AR43" s="129"/>
+      <c r="AS43" s="129"/>
+      <c r="AT43" s="130"/>
+    </row>
+    <row r="44" spans="1:47" ht="20.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B44" s="168">
         <v>1</v>
       </c>
-      <c r="C10" s="198"/>
-[...309 lines deleted...]
-      <c r="B16" s="82" t="s">
+      <c r="C44" s="151"/>
+      <c r="D44" s="152"/>
+      <c r="E44" s="152"/>
+      <c r="F44" s="152"/>
+      <c r="G44" s="152"/>
+      <c r="H44" s="169"/>
+      <c r="I44" s="170"/>
+      <c r="J44" s="170"/>
+      <c r="K44" s="170"/>
+      <c r="L44" s="170"/>
+      <c r="M44" s="170"/>
+      <c r="N44" s="110" t="s">
+        <v>61</v>
+      </c>
+      <c r="O44" s="111"/>
+      <c r="P44" s="111"/>
+      <c r="Q44" s="111"/>
+      <c r="R44" s="93"/>
+      <c r="S44" s="110" t="s">
+        <v>61</v>
+      </c>
+      <c r="T44" s="111"/>
+      <c r="U44" s="111"/>
+      <c r="V44" s="111"/>
+      <c r="W44" s="112"/>
+      <c r="Y44" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z44" s="57"/>
+      <c r="AA44" s="58"/>
+      <c r="AB44" s="89"/>
+      <c r="AC44" s="90"/>
+      <c r="AD44" s="90"/>
+      <c r="AE44" s="90"/>
+      <c r="AF44" s="90"/>
+      <c r="AG44" s="90"/>
+      <c r="AH44" s="90"/>
+      <c r="AI44" s="90"/>
+      <c r="AJ44" s="90"/>
+      <c r="AK44" s="90"/>
+      <c r="AL44" s="90"/>
+      <c r="AM44" s="90"/>
+      <c r="AN44" s="90"/>
+      <c r="AO44" s="90"/>
+      <c r="AP44" s="90"/>
+      <c r="AQ44" s="90"/>
+      <c r="AR44" s="90"/>
+      <c r="AS44" s="90"/>
+      <c r="AT44" s="91"/>
+    </row>
+    <row r="45" spans="1:47" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B45" s="153"/>
+      <c r="C45" s="103"/>
+      <c r="D45" s="104"/>
+      <c r="E45" s="104"/>
+      <c r="F45" s="104"/>
+      <c r="G45" s="104"/>
+      <c r="H45" s="154"/>
+      <c r="I45" s="154"/>
+      <c r="J45" s="154"/>
+      <c r="K45" s="154"/>
+      <c r="L45" s="154"/>
+      <c r="M45" s="154"/>
+      <c r="N45" s="113"/>
+      <c r="O45" s="114"/>
+      <c r="P45" s="114"/>
+      <c r="Q45" s="114"/>
+      <c r="R45" s="94"/>
+      <c r="S45" s="113"/>
+      <c r="T45" s="114"/>
+      <c r="U45" s="114"/>
+      <c r="V45" s="114"/>
+      <c r="W45" s="115"/>
+      <c r="Y45" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z45" s="45"/>
+      <c r="AA45" s="60"/>
+      <c r="AB45" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC45" s="21"/>
+      <c r="AD45" s="21"/>
+      <c r="AE45" s="21"/>
+      <c r="AF45" s="21"/>
+      <c r="AG45" s="21"/>
+      <c r="AH45" s="21"/>
+      <c r="AI45" s="21"/>
+      <c r="AJ45" s="21"/>
+      <c r="AK45" s="21"/>
+      <c r="AL45" s="21"/>
+      <c r="AM45" s="21"/>
+      <c r="AN45" s="21"/>
+      <c r="AO45" s="21"/>
+      <c r="AP45" s="21"/>
+      <c r="AQ45" s="21"/>
+      <c r="AR45" s="21"/>
+      <c r="AS45" s="21"/>
+      <c r="AT45" s="92"/>
+    </row>
+    <row r="46" spans="1:47" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B46" s="153"/>
+      <c r="C46" s="105"/>
+      <c r="D46" s="106"/>
+      <c r="E46" s="106"/>
+      <c r="F46" s="106"/>
+      <c r="G46" s="106"/>
+      <c r="H46" s="154"/>
+      <c r="I46" s="154"/>
+      <c r="J46" s="154"/>
+      <c r="K46" s="154"/>
+      <c r="L46" s="154"/>
+      <c r="M46" s="154"/>
+      <c r="N46" s="116"/>
+      <c r="O46" s="117"/>
+      <c r="P46" s="117"/>
+      <c r="Q46" s="117"/>
+      <c r="R46" s="95"/>
+      <c r="S46" s="116"/>
+      <c r="T46" s="117"/>
+      <c r="U46" s="117"/>
+      <c r="V46" s="117"/>
+      <c r="W46" s="118"/>
+      <c r="Y46" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z46" s="132"/>
+      <c r="AA46" s="133"/>
+      <c r="AB46" s="87"/>
+      <c r="AC46" s="85"/>
+      <c r="AD46" s="85"/>
+      <c r="AE46" s="85"/>
+      <c r="AF46" s="85"/>
+      <c r="AG46" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="AH46" s="88"/>
+      <c r="AI46" s="88"/>
+      <c r="AJ46" s="85"/>
+      <c r="AK46" s="85"/>
+      <c r="AL46" s="85"/>
+      <c r="AM46" s="85"/>
+      <c r="AN46" s="85"/>
+      <c r="AO46" s="85"/>
+      <c r="AP46" s="85"/>
+      <c r="AQ46" s="85"/>
+      <c r="AR46" s="85"/>
+      <c r="AS46" s="85"/>
+      <c r="AT46" s="86"/>
+    </row>
+    <row r="47" spans="1:47" ht="20.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B47" s="153">
         <v>2</v>
       </c>
-      <c r="C16" s="117"/>
-[...385 lines deleted...]
-      <c r="A23" s="79" t="s">
+      <c r="C47" s="101"/>
+      <c r="D47" s="102"/>
+      <c r="E47" s="102"/>
+      <c r="F47" s="102"/>
+      <c r="G47" s="102"/>
+      <c r="H47" s="154"/>
+      <c r="I47" s="154"/>
+      <c r="J47" s="154"/>
+      <c r="K47" s="154"/>
+      <c r="L47" s="154"/>
+      <c r="M47" s="154"/>
+      <c r="N47" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="O47" s="120"/>
+      <c r="P47" s="120"/>
+      <c r="Q47" s="120"/>
+      <c r="R47" s="96"/>
+      <c r="S47" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="T47" s="120"/>
+      <c r="U47" s="120"/>
+      <c r="V47" s="120"/>
+      <c r="W47" s="121"/>
+      <c r="Y47" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="38"/>
-[...713 lines deleted...]
-      <c r="A36" s="63" t="s">
+      <c r="Z47" s="57"/>
+      <c r="AA47" s="58"/>
+      <c r="AB47" s="89"/>
+      <c r="AC47" s="90"/>
+      <c r="AD47" s="90"/>
+      <c r="AE47" s="90"/>
+      <c r="AF47" s="90"/>
+      <c r="AG47" s="90"/>
+      <c r="AH47" s="90"/>
+      <c r="AI47" s="90"/>
+      <c r="AJ47" s="90"/>
+      <c r="AK47" s="90"/>
+      <c r="AL47" s="90"/>
+      <c r="AM47" s="90"/>
+      <c r="AN47" s="90"/>
+      <c r="AO47" s="90"/>
+      <c r="AP47" s="90"/>
+      <c r="AQ47" s="90"/>
+      <c r="AR47" s="90"/>
+      <c r="AS47" s="90"/>
+      <c r="AT47" s="91"/>
+    </row>
+    <row r="48" spans="1:47" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B48" s="153"/>
+      <c r="C48" s="103"/>
+      <c r="D48" s="104"/>
+      <c r="E48" s="104"/>
+      <c r="F48" s="104"/>
+      <c r="G48" s="104"/>
+      <c r="H48" s="154"/>
+      <c r="I48" s="154"/>
+      <c r="J48" s="154"/>
+      <c r="K48" s="154"/>
+      <c r="L48" s="154"/>
+      <c r="M48" s="154"/>
+      <c r="N48" s="122"/>
+      <c r="O48" s="123"/>
+      <c r="P48" s="123"/>
+      <c r="Q48" s="123"/>
+      <c r="R48" s="97"/>
+      <c r="S48" s="122"/>
+      <c r="T48" s="123"/>
+      <c r="U48" s="123"/>
+      <c r="V48" s="123"/>
+      <c r="W48" s="124"/>
+      <c r="Y48" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z48" s="45"/>
+      <c r="AA48" s="60"/>
+      <c r="AB48" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC48" s="21"/>
+      <c r="AD48" s="21"/>
+      <c r="AE48" s="21"/>
+      <c r="AF48" s="21"/>
+      <c r="AG48" s="21"/>
+      <c r="AH48" s="21"/>
+      <c r="AI48" s="21"/>
+      <c r="AJ48" s="21"/>
+      <c r="AK48" s="21"/>
+      <c r="AL48" s="21"/>
+      <c r="AM48" s="21"/>
+      <c r="AN48" s="21"/>
+      <c r="AO48" s="21"/>
+      <c r="AP48" s="21"/>
+      <c r="AQ48" s="21"/>
+      <c r="AR48" s="21"/>
+      <c r="AS48" s="21"/>
+      <c r="AT48" s="92"/>
+    </row>
+    <row r="49" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B49" s="153"/>
+      <c r="C49" s="105"/>
+      <c r="D49" s="106"/>
+      <c r="E49" s="106"/>
+      <c r="F49" s="106"/>
+      <c r="G49" s="106"/>
+      <c r="H49" s="154"/>
+      <c r="I49" s="154"/>
+      <c r="J49" s="154"/>
+      <c r="K49" s="154"/>
+      <c r="L49" s="154"/>
+      <c r="M49" s="154"/>
+      <c r="N49" s="125"/>
+      <c r="O49" s="126"/>
+      <c r="P49" s="126"/>
+      <c r="Q49" s="126"/>
+      <c r="R49" s="98"/>
+      <c r="S49" s="125"/>
+      <c r="T49" s="126"/>
+      <c r="U49" s="126"/>
+      <c r="V49" s="126"/>
+      <c r="W49" s="127"/>
+      <c r="Y49" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z49" s="132"/>
+      <c r="AA49" s="133"/>
+      <c r="AB49" s="87"/>
+      <c r="AC49" s="85"/>
+      <c r="AD49" s="85"/>
+      <c r="AE49" s="85"/>
+      <c r="AF49" s="85"/>
+      <c r="AG49" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="AH49" s="88"/>
+      <c r="AI49" s="88"/>
+      <c r="AJ49" s="85"/>
+      <c r="AK49" s="85"/>
+      <c r="AL49" s="85"/>
+      <c r="AM49" s="85"/>
+      <c r="AN49" s="85"/>
+      <c r="AO49" s="85"/>
+      <c r="AP49" s="85"/>
+      <c r="AQ49" s="85"/>
+      <c r="AR49" s="85"/>
+      <c r="AS49" s="85"/>
+      <c r="AT49" s="86"/>
+    </row>
+    <row r="50" spans="2:46" ht="20.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B50" s="153">
+        <v>3</v>
+      </c>
+      <c r="C50" s="101"/>
+      <c r="D50" s="102"/>
+      <c r="E50" s="102"/>
+      <c r="F50" s="102"/>
+      <c r="G50" s="102"/>
+      <c r="H50" s="154"/>
+      <c r="I50" s="154"/>
+      <c r="J50" s="154"/>
+      <c r="K50" s="154"/>
+      <c r="L50" s="154"/>
+      <c r="M50" s="154"/>
+      <c r="N50" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="O50" s="120"/>
+      <c r="P50" s="120"/>
+      <c r="Q50" s="120"/>
+      <c r="R50" s="96"/>
+      <c r="S50" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="T50" s="120"/>
+      <c r="U50" s="120"/>
+      <c r="V50" s="120"/>
+      <c r="W50" s="121"/>
+      <c r="Y50" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z50" s="57"/>
+      <c r="AA50" s="58"/>
+      <c r="AB50" s="89"/>
+      <c r="AC50" s="90"/>
+      <c r="AD50" s="90"/>
+      <c r="AE50" s="90"/>
+      <c r="AF50" s="90"/>
+      <c r="AG50" s="90"/>
+      <c r="AH50" s="90"/>
+      <c r="AI50" s="90"/>
+      <c r="AJ50" s="90"/>
+      <c r="AK50" s="90"/>
+      <c r="AL50" s="90"/>
+      <c r="AM50" s="90"/>
+      <c r="AN50" s="90"/>
+      <c r="AO50" s="90"/>
+      <c r="AP50" s="90"/>
+      <c r="AQ50" s="90"/>
+      <c r="AR50" s="90"/>
+      <c r="AS50" s="90"/>
+      <c r="AT50" s="91"/>
+    </row>
+    <row r="51" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B51" s="153"/>
+      <c r="C51" s="103"/>
+      <c r="D51" s="104"/>
+      <c r="E51" s="104"/>
+      <c r="F51" s="104"/>
+      <c r="G51" s="104"/>
+      <c r="H51" s="154"/>
+      <c r="I51" s="154"/>
+      <c r="J51" s="154"/>
+      <c r="K51" s="154"/>
+      <c r="L51" s="154"/>
+      <c r="M51" s="154"/>
+      <c r="N51" s="122"/>
+      <c r="O51" s="123"/>
+      <c r="P51" s="123"/>
+      <c r="Q51" s="123"/>
+      <c r="R51" s="97"/>
+      <c r="S51" s="122"/>
+      <c r="T51" s="123"/>
+      <c r="U51" s="123"/>
+      <c r="V51" s="123"/>
+      <c r="W51" s="124"/>
+      <c r="Y51" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z51" s="45"/>
+      <c r="AA51" s="60"/>
+      <c r="AB51" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC51" s="21"/>
+      <c r="AD51" s="21"/>
+      <c r="AE51" s="21"/>
+      <c r="AF51" s="21"/>
+      <c r="AG51" s="21"/>
+      <c r="AH51" s="21"/>
+      <c r="AI51" s="21"/>
+      <c r="AJ51" s="21"/>
+      <c r="AK51" s="21"/>
+      <c r="AL51" s="21"/>
+      <c r="AM51" s="21"/>
+      <c r="AN51" s="21"/>
+      <c r="AO51" s="21"/>
+      <c r="AP51" s="21"/>
+      <c r="AQ51" s="21"/>
+      <c r="AR51" s="21"/>
+      <c r="AS51" s="21"/>
+      <c r="AT51" s="92"/>
+    </row>
+    <row r="52" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B52" s="153"/>
+      <c r="C52" s="105"/>
+      <c r="D52" s="106"/>
+      <c r="E52" s="106"/>
+      <c r="F52" s="106"/>
+      <c r="G52" s="106"/>
+      <c r="H52" s="154"/>
+      <c r="I52" s="154"/>
+      <c r="J52" s="154"/>
+      <c r="K52" s="154"/>
+      <c r="L52" s="154"/>
+      <c r="M52" s="154"/>
+      <c r="N52" s="125"/>
+      <c r="O52" s="126"/>
+      <c r="P52" s="126"/>
+      <c r="Q52" s="126"/>
+      <c r="R52" s="98"/>
+      <c r="S52" s="125"/>
+      <c r="T52" s="126"/>
+      <c r="U52" s="126"/>
+      <c r="V52" s="126"/>
+      <c r="W52" s="127"/>
+      <c r="Y52" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z52" s="132"/>
+      <c r="AA52" s="133"/>
+      <c r="AB52" s="87"/>
+      <c r="AC52" s="85"/>
+      <c r="AD52" s="85"/>
+      <c r="AE52" s="85"/>
+      <c r="AF52" s="85"/>
+      <c r="AG52" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="AH52" s="88"/>
+      <c r="AI52" s="88"/>
+      <c r="AJ52" s="85"/>
+      <c r="AK52" s="85"/>
+      <c r="AL52" s="85"/>
+      <c r="AM52" s="85"/>
+      <c r="AN52" s="85"/>
+      <c r="AO52" s="85"/>
+      <c r="AP52" s="85"/>
+      <c r="AQ52" s="85"/>
+      <c r="AR52" s="85"/>
+      <c r="AS52" s="85"/>
+      <c r="AT52" s="86"/>
+    </row>
+    <row r="53" spans="2:46" ht="20.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B53" s="153">
+        <v>4</v>
+      </c>
+      <c r="C53" s="101"/>
+      <c r="D53" s="102"/>
+      <c r="E53" s="102"/>
+      <c r="F53" s="102"/>
+      <c r="G53" s="102"/>
+      <c r="H53" s="154"/>
+      <c r="I53" s="154"/>
+      <c r="J53" s="154"/>
+      <c r="K53" s="154"/>
+      <c r="L53" s="154"/>
+      <c r="M53" s="154"/>
+      <c r="N53" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="O53" s="120"/>
+      <c r="P53" s="120"/>
+      <c r="Q53" s="120"/>
+      <c r="R53" s="96"/>
+      <c r="S53" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="T53" s="120"/>
+      <c r="U53" s="120"/>
+      <c r="V53" s="120"/>
+      <c r="W53" s="121"/>
+      <c r="Y53" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z53" s="57"/>
+      <c r="AA53" s="58"/>
+      <c r="AB53" s="89"/>
+      <c r="AC53" s="90"/>
+      <c r="AD53" s="90"/>
+      <c r="AE53" s="90"/>
+      <c r="AF53" s="90"/>
+      <c r="AG53" s="90"/>
+      <c r="AH53" s="90"/>
+      <c r="AI53" s="90"/>
+      <c r="AJ53" s="90"/>
+      <c r="AK53" s="90"/>
+      <c r="AL53" s="90"/>
+      <c r="AM53" s="90"/>
+      <c r="AN53" s="90"/>
+      <c r="AO53" s="90"/>
+      <c r="AP53" s="90"/>
+      <c r="AQ53" s="90"/>
+      <c r="AR53" s="90"/>
+      <c r="AS53" s="90"/>
+      <c r="AT53" s="91"/>
+    </row>
+    <row r="54" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B54" s="153"/>
+      <c r="C54" s="103"/>
+      <c r="D54" s="104"/>
+      <c r="E54" s="104"/>
+      <c r="F54" s="104"/>
+      <c r="G54" s="104"/>
+      <c r="H54" s="154"/>
+      <c r="I54" s="154"/>
+      <c r="J54" s="154"/>
+      <c r="K54" s="154"/>
+      <c r="L54" s="154"/>
+      <c r="M54" s="154"/>
+      <c r="N54" s="122"/>
+      <c r="O54" s="123"/>
+      <c r="P54" s="123"/>
+      <c r="Q54" s="123"/>
+      <c r="R54" s="97"/>
+      <c r="S54" s="122"/>
+      <c r="T54" s="123"/>
+      <c r="U54" s="123"/>
+      <c r="V54" s="123"/>
+      <c r="W54" s="124"/>
+      <c r="Y54" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z54" s="45"/>
+      <c r="AA54" s="60"/>
+      <c r="AB54" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC54" s="21"/>
+      <c r="AD54" s="21"/>
+      <c r="AE54" s="21"/>
+      <c r="AF54" s="21"/>
+      <c r="AG54" s="21"/>
+      <c r="AH54" s="21"/>
+      <c r="AI54" s="21"/>
+      <c r="AJ54" s="21"/>
+      <c r="AK54" s="21"/>
+      <c r="AL54" s="21"/>
+      <c r="AM54" s="21"/>
+      <c r="AN54" s="21"/>
+      <c r="AO54" s="21"/>
+      <c r="AP54" s="21"/>
+      <c r="AQ54" s="21"/>
+      <c r="AR54" s="21"/>
+      <c r="AS54" s="21"/>
+      <c r="AT54" s="92"/>
+    </row>
+    <row r="55" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B55" s="153"/>
+      <c r="C55" s="105"/>
+      <c r="D55" s="106"/>
+      <c r="E55" s="106"/>
+      <c r="F55" s="106"/>
+      <c r="G55" s="106"/>
+      <c r="H55" s="154"/>
+      <c r="I55" s="154"/>
+      <c r="J55" s="154"/>
+      <c r="K55" s="154"/>
+      <c r="L55" s="154"/>
+      <c r="M55" s="154"/>
+      <c r="N55" s="125"/>
+      <c r="O55" s="126"/>
+      <c r="P55" s="126"/>
+      <c r="Q55" s="126"/>
+      <c r="R55" s="98"/>
+      <c r="S55" s="125"/>
+      <c r="T55" s="126"/>
+      <c r="U55" s="126"/>
+      <c r="V55" s="126"/>
+      <c r="W55" s="127"/>
+      <c r="Y55" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z55" s="132"/>
+      <c r="AA55" s="133"/>
+      <c r="AB55" s="87"/>
+      <c r="AC55" s="85"/>
+      <c r="AD55" s="85"/>
+      <c r="AE55" s="85"/>
+      <c r="AF55" s="85"/>
+      <c r="AG55" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="AH55" s="88"/>
+      <c r="AI55" s="88"/>
+      <c r="AJ55" s="85"/>
+      <c r="AK55" s="85"/>
+      <c r="AL55" s="85"/>
+      <c r="AM55" s="85"/>
+      <c r="AN55" s="85"/>
+      <c r="AO55" s="85"/>
+      <c r="AP55" s="85"/>
+      <c r="AQ55" s="85"/>
+      <c r="AR55" s="85"/>
+      <c r="AS55" s="85"/>
+      <c r="AT55" s="86"/>
+    </row>
+    <row r="56" spans="2:46" ht="20.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B56" s="153">
+        <v>5</v>
+      </c>
+      <c r="C56" s="101"/>
+      <c r="D56" s="102"/>
+      <c r="E56" s="102"/>
+      <c r="F56" s="102"/>
+      <c r="G56" s="102"/>
+      <c r="H56" s="154"/>
+      <c r="I56" s="154"/>
+      <c r="J56" s="154"/>
+      <c r="K56" s="154"/>
+      <c r="L56" s="154"/>
+      <c r="M56" s="154"/>
+      <c r="N56" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="O56" s="120"/>
+      <c r="P56" s="120"/>
+      <c r="Q56" s="120"/>
+      <c r="R56" s="96"/>
+      <c r="S56" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="T56" s="120"/>
+      <c r="U56" s="120"/>
+      <c r="V56" s="120"/>
+      <c r="W56" s="121"/>
+      <c r="Y56" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z56" s="57"/>
+      <c r="AA56" s="58"/>
+      <c r="AB56" s="89"/>
+      <c r="AC56" s="90"/>
+      <c r="AD56" s="90"/>
+      <c r="AE56" s="90"/>
+      <c r="AF56" s="90"/>
+      <c r="AG56" s="90"/>
+      <c r="AH56" s="90"/>
+      <c r="AI56" s="90"/>
+      <c r="AJ56" s="90"/>
+      <c r="AK56" s="90"/>
+      <c r="AL56" s="90"/>
+      <c r="AM56" s="90"/>
+      <c r="AN56" s="90"/>
+      <c r="AO56" s="90"/>
+      <c r="AP56" s="90"/>
+      <c r="AQ56" s="90"/>
+      <c r="AR56" s="90"/>
+      <c r="AS56" s="90"/>
+      <c r="AT56" s="91"/>
+    </row>
+    <row r="57" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B57" s="153"/>
+      <c r="C57" s="103"/>
+      <c r="D57" s="104"/>
+      <c r="E57" s="104"/>
+      <c r="F57" s="104"/>
+      <c r="G57" s="104"/>
+      <c r="H57" s="154"/>
+      <c r="I57" s="154"/>
+      <c r="J57" s="154"/>
+      <c r="K57" s="154"/>
+      <c r="L57" s="154"/>
+      <c r="M57" s="154"/>
+      <c r="N57" s="122"/>
+      <c r="O57" s="123"/>
+      <c r="P57" s="123"/>
+      <c r="Q57" s="123"/>
+      <c r="R57" s="97"/>
+      <c r="S57" s="122"/>
+      <c r="T57" s="123"/>
+      <c r="U57" s="123"/>
+      <c r="V57" s="123"/>
+      <c r="W57" s="124"/>
+      <c r="Y57" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z57" s="45"/>
+      <c r="AA57" s="60"/>
+      <c r="AB57" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC57" s="21"/>
+      <c r="AD57" s="21"/>
+      <c r="AE57" s="21"/>
+      <c r="AF57" s="21"/>
+      <c r="AG57" s="21"/>
+      <c r="AH57" s="21"/>
+      <c r="AI57" s="21"/>
+      <c r="AJ57" s="21"/>
+      <c r="AK57" s="21"/>
+      <c r="AL57" s="21"/>
+      <c r="AM57" s="21"/>
+      <c r="AN57" s="21"/>
+      <c r="AO57" s="21"/>
+      <c r="AP57" s="21"/>
+      <c r="AQ57" s="21"/>
+      <c r="AR57" s="21"/>
+      <c r="AS57" s="21"/>
+      <c r="AT57" s="92"/>
+    </row>
+    <row r="58" spans="2:46" ht="20.25" customHeight="1" thickBot="1">
+      <c r="B58" s="153"/>
+      <c r="C58" s="105"/>
+      <c r="D58" s="106"/>
+      <c r="E58" s="106"/>
+      <c r="F58" s="106"/>
+      <c r="G58" s="106"/>
+      <c r="H58" s="154"/>
+      <c r="I58" s="154"/>
+      <c r="J58" s="154"/>
+      <c r="K58" s="154"/>
+      <c r="L58" s="154"/>
+      <c r="M58" s="154"/>
+      <c r="N58" s="125"/>
+      <c r="O58" s="126"/>
+      <c r="P58" s="126"/>
+      <c r="Q58" s="126"/>
+      <c r="R58" s="98"/>
+      <c r="S58" s="125"/>
+      <c r="T58" s="126"/>
+      <c r="U58" s="126"/>
+      <c r="V58" s="126"/>
+      <c r="W58" s="127"/>
+      <c r="Y58" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z58" s="132"/>
+      <c r="AA58" s="133"/>
+      <c r="AB58" s="87"/>
+      <c r="AC58" s="85"/>
+      <c r="AD58" s="85"/>
+      <c r="AE58" s="85"/>
+      <c r="AF58" s="85"/>
+      <c r="AG58" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="AH58" s="88"/>
+      <c r="AI58" s="88"/>
+      <c r="AJ58" s="85"/>
+      <c r="AK58" s="85"/>
+      <c r="AL58" s="85"/>
+      <c r="AM58" s="85"/>
+      <c r="AN58" s="85"/>
+      <c r="AO58" s="85"/>
+      <c r="AP58" s="85"/>
+      <c r="AQ58" s="85"/>
+      <c r="AR58" s="85"/>
+      <c r="AS58" s="85"/>
+      <c r="AT58" s="86"/>
+    </row>
+    <row r="61" spans="2:46" ht="19.899999999999999" customHeight="1">
+      <c r="B61" s="226" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" s="227"/>
+      <c r="D61" s="227"/>
+      <c r="E61" s="227"/>
+      <c r="F61" s="227"/>
+      <c r="G61" s="228"/>
+      <c r="H61" s="223"/>
+      <c r="I61" s="224"/>
+      <c r="J61" s="224"/>
+      <c r="K61" s="224"/>
+      <c r="L61" s="224"/>
+      <c r="M61" s="224"/>
+      <c r="N61" s="224"/>
+      <c r="O61" s="224"/>
+      <c r="P61" s="224"/>
+      <c r="Q61" s="224"/>
+      <c r="R61" s="224"/>
+      <c r="S61" s="224"/>
+      <c r="T61" s="224"/>
+      <c r="U61" s="224"/>
+      <c r="V61" s="225"/>
+      <c r="W61" s="226" t="s">
+        <v>52</v>
+      </c>
+      <c r="X61" s="227"/>
+      <c r="Y61" s="227"/>
+      <c r="Z61" s="227"/>
+      <c r="AA61" s="227"/>
+      <c r="AB61" s="228"/>
+      <c r="AC61" s="223"/>
+      <c r="AD61" s="224"/>
+      <c r="AE61" s="224"/>
+      <c r="AF61" s="224"/>
+      <c r="AG61" s="224"/>
+      <c r="AH61" s="224"/>
+      <c r="AI61" s="224"/>
+      <c r="AJ61" s="224"/>
+      <c r="AK61" s="224"/>
+      <c r="AL61" s="224"/>
+      <c r="AM61" s="224"/>
+      <c r="AN61" s="224"/>
+      <c r="AO61" s="224"/>
+      <c r="AP61" s="224"/>
+      <c r="AQ61" s="224"/>
+      <c r="AR61" s="224"/>
+      <c r="AS61" s="224"/>
+      <c r="AT61" s="225"/>
+    </row>
+    <row r="62" spans="2:46" ht="19.899999999999999" customHeight="1">
+      <c r="B62" s="226" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" s="227"/>
+      <c r="D62" s="227"/>
+      <c r="E62" s="227"/>
+      <c r="F62" s="227"/>
+      <c r="G62" s="228"/>
+      <c r="H62" s="223"/>
+      <c r="I62" s="224"/>
+      <c r="J62" s="224"/>
+      <c r="K62" s="224"/>
+      <c r="L62" s="224"/>
+      <c r="M62" s="224"/>
+      <c r="N62" s="224"/>
+      <c r="O62" s="224"/>
+      <c r="P62" s="224"/>
+      <c r="Q62" s="224"/>
+      <c r="R62" s="224"/>
+      <c r="S62" s="224"/>
+      <c r="T62" s="224"/>
+      <c r="U62" s="224"/>
+      <c r="V62" s="225"/>
+      <c r="W62" s="226" t="s">
         <v>54</v>
       </c>
-      <c r="B36" s="63"/>
-[...926 lines deleted...]
-      <c r="N52" s="254" t="s">
+      <c r="X62" s="227"/>
+      <c r="Y62" s="227"/>
+      <c r="Z62" s="227"/>
+      <c r="AA62" s="227"/>
+      <c r="AB62" s="228"/>
+      <c r="AC62" s="223"/>
+      <c r="AD62" s="224"/>
+      <c r="AE62" s="224"/>
+      <c r="AF62" s="224"/>
+      <c r="AG62" s="224"/>
+      <c r="AH62" s="224"/>
+      <c r="AI62" s="224"/>
+      <c r="AJ62" s="224"/>
+      <c r="AK62" s="224"/>
+      <c r="AL62" s="224"/>
+      <c r="AM62" s="224"/>
+      <c r="AN62" s="224"/>
+      <c r="AO62" s="224"/>
+      <c r="AP62" s="224"/>
+      <c r="AQ62" s="224"/>
+      <c r="AR62" s="224"/>
+      <c r="AS62" s="224"/>
+      <c r="AT62" s="225"/>
+    </row>
+    <row r="63" spans="2:46" ht="19.899999999999999" customHeight="1">
+      <c r="B63" s="226" t="s">
         <v>55</v>
       </c>
-      <c r="O52" s="255"/>
-[...1015 lines deleted...]
-      <c r="AS73" s="102" t="s">
+      <c r="C63" s="227"/>
+      <c r="D63" s="227"/>
+      <c r="E63" s="227"/>
+      <c r="F63" s="227"/>
+      <c r="G63" s="228"/>
+      <c r="H63" s="223"/>
+      <c r="I63" s="224"/>
+      <c r="J63" s="224"/>
+      <c r="K63" s="224"/>
+      <c r="L63" s="224"/>
+      <c r="M63" s="224"/>
+      <c r="N63" s="224"/>
+      <c r="O63" s="224"/>
+      <c r="P63" s="224"/>
+      <c r="Q63" s="224"/>
+      <c r="R63" s="224"/>
+      <c r="S63" s="224"/>
+      <c r="T63" s="224"/>
+      <c r="U63" s="224"/>
+      <c r="V63" s="225"/>
+      <c r="W63" s="226" t="s">
         <v>56</v>
       </c>
+      <c r="X63" s="227"/>
+      <c r="Y63" s="227"/>
+      <c r="Z63" s="227"/>
+      <c r="AA63" s="227"/>
+      <c r="AB63" s="228"/>
+      <c r="AC63" s="223"/>
+      <c r="AD63" s="224"/>
+      <c r="AE63" s="224"/>
+      <c r="AF63" s="224"/>
+      <c r="AG63" s="224"/>
+      <c r="AH63" s="224"/>
+      <c r="AI63" s="224"/>
+      <c r="AJ63" s="224"/>
+      <c r="AK63" s="224"/>
+      <c r="AL63" s="224"/>
+      <c r="AM63" s="224"/>
+      <c r="AN63" s="224"/>
+      <c r="AO63" s="224"/>
+      <c r="AP63" s="224"/>
+      <c r="AQ63" s="224"/>
+      <c r="AR63" s="224"/>
+      <c r="AS63" s="224"/>
+      <c r="AT63" s="225"/>
     </row>
   </sheetData>
-  <mergeCells count="100">
-[...54 lines deleted...]
-    <mergeCell ref="S37:AP37"/>
+  <mergeCells count="97">
+    <mergeCell ref="H63:V63"/>
+    <mergeCell ref="AC61:AT61"/>
+    <mergeCell ref="AC62:AT62"/>
+    <mergeCell ref="AC63:AT63"/>
+    <mergeCell ref="B61:G61"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="W61:AB61"/>
+    <mergeCell ref="W62:AB62"/>
+    <mergeCell ref="W63:AB63"/>
+    <mergeCell ref="H61:V61"/>
+    <mergeCell ref="H62:V62"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="G13:P13"/>
+    <mergeCell ref="G14:P14"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="F23:K23"/>
+    <mergeCell ref="L23:AT23"/>
+    <mergeCell ref="S22:AT22"/>
+    <mergeCell ref="A19:AT19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:AT20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A17:AT17"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="E21:AT21"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="P24:R24"/>
+    <mergeCell ref="E22:N22"/>
+    <mergeCell ref="E24:O24"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A42:AT42"/>
+    <mergeCell ref="AQ35:AT35"/>
+    <mergeCell ref="B29:F39"/>
+    <mergeCell ref="S24:AT24"/>
+    <mergeCell ref="AQ39:AT39"/>
+    <mergeCell ref="G29:R29"/>
+    <mergeCell ref="G30:R30"/>
+    <mergeCell ref="G31:R31"/>
+    <mergeCell ref="G32:R32"/>
+    <mergeCell ref="G33:R33"/>
+    <mergeCell ref="B47:B49"/>
+    <mergeCell ref="H47:M49"/>
+    <mergeCell ref="B44:B46"/>
+    <mergeCell ref="H44:M46"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="H43:M43"/>
+    <mergeCell ref="C47:G49"/>
+    <mergeCell ref="B50:B52"/>
+    <mergeCell ref="H50:M52"/>
+    <mergeCell ref="A27:AT27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="G28:R28"/>
+    <mergeCell ref="S28:AP28"/>
+    <mergeCell ref="AQ28:AT28"/>
+    <mergeCell ref="AQ31:AT31"/>
+    <mergeCell ref="AQ33:AT33"/>
+    <mergeCell ref="AQ38:AT38"/>
+    <mergeCell ref="AQ29:AT29"/>
+    <mergeCell ref="AQ37:AT37"/>
+    <mergeCell ref="AQ30:AT30"/>
+    <mergeCell ref="AQ32:AT32"/>
+    <mergeCell ref="AQ34:AT34"/>
+    <mergeCell ref="AQ36:AT36"/>
     <mergeCell ref="B56:B58"/>
     <mergeCell ref="H56:M58"/>
+    <mergeCell ref="Y55:AA55"/>
+    <mergeCell ref="Y58:AA58"/>
     <mergeCell ref="B53:B55"/>
     <mergeCell ref="H53:M55"/>
-    <mergeCell ref="H52:M52"/>
+    <mergeCell ref="N53:Q55"/>
+    <mergeCell ref="N56:Q58"/>
+    <mergeCell ref="C53:G55"/>
     <mergeCell ref="C56:G58"/>
-    <mergeCell ref="B38:F48"/>
+    <mergeCell ref="S56:W58"/>
+    <mergeCell ref="G39:R39"/>
+    <mergeCell ref="N43:Q43"/>
+    <mergeCell ref="N44:Q46"/>
+    <mergeCell ref="N47:Q49"/>
+    <mergeCell ref="N50:Q52"/>
+    <mergeCell ref="C43:G43"/>
+    <mergeCell ref="C44:G46"/>
+    <mergeCell ref="G34:R34"/>
+    <mergeCell ref="G35:R35"/>
+    <mergeCell ref="G36:R36"/>
+    <mergeCell ref="G37:R37"/>
     <mergeCell ref="G38:R38"/>
-    <mergeCell ref="G39:R39"/>
-[...35 lines deleted...]
-    <mergeCell ref="G42:R42"/>
+    <mergeCell ref="S53:W55"/>
+    <mergeCell ref="Y43:AT43"/>
+    <mergeCell ref="Y52:AA52"/>
+    <mergeCell ref="Y46:AA46"/>
+    <mergeCell ref="Y49:AA49"/>
+    <mergeCell ref="C50:G52"/>
+    <mergeCell ref="S43:W43"/>
+    <mergeCell ref="S44:W46"/>
+    <mergeCell ref="S47:W49"/>
+    <mergeCell ref="S50:W52"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="G9:P10">
-[...1 lines deleted...]
-      <formula>LEN(TRIM(G9))=0</formula>
+  <conditionalFormatting sqref="C44 H44:M46">
+    <cfRule type="containsBlanks" dxfId="9" priority="34">
+      <formula>LEN(TRIM(C44))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="T38:T39">
-[...1 lines deleted...]
-      <formula>AND(AU42=FALSE,OR(AU48=TRUE,Y52=TRUE))</formula>
+  <conditionalFormatting sqref="E20:AT21 E22:N22 E24:O24">
+    <cfRule type="containsBlanks" dxfId="8" priority="38">
+      <formula>LEN(TRIM(E20))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AF40:AF43">
-[...1 lines deleted...]
-      <formula>OR(#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE,#REF!=TRUE)</formula>
+  <conditionalFormatting sqref="F23:AT23">
+    <cfRule type="containsBlanks" dxfId="7" priority="37">
+      <formula>LEN(TRIM(F23))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AQ38:AT38">
-[...1 lines deleted...]
-      <formula>AND(AQ38="",OR($AU$48=TRUE,$Y$52=TRUE))</formula>
+  <conditionalFormatting sqref="G13:P14">
+    <cfRule type="containsBlanks" dxfId="6" priority="39">
+      <formula>LEN(TRIM(G13))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AQ38:AT45">
-[...1 lines deleted...]
-      <formula>AND(AQ38="",AND(AU42=TRUE,AV42=""))</formula>
+  <conditionalFormatting sqref="S22:AT22">
+    <cfRule type="containsBlanks" dxfId="5" priority="8">
+      <formula>LEN(TRIM(S22))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AQ39:AT39">
-[...1 lines deleted...]
-      <formula>AND(AQ39="",OR($AU$49=TRUE,$Y$53=TRUE))</formula>
+  <conditionalFormatting sqref="T29:T30">
+    <cfRule type="expression" dxfId="4" priority="41">
+      <formula>AND(AU29=FALSE,OR(AU35=TRUE,AU37=TRUE))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AQ46:AT48">
-[...1 lines deleted...]
-      <formula>AND(AQ46="",AND(Y52=TRUE,Z52=""))</formula>
+  <conditionalFormatting sqref="AF31:AF34">
+    <cfRule type="expression" dxfId="3" priority="30">
+      <formula>OR($AI$26=TRUE,$AA$26=TRUE,$AT$26=TRUE,$AS$26=TRUE,$AR$26=TRUE,$AQ$26=TRUE,$AP$26=TRUE,$AO$26=TRUE,$AN$26=TRUE,$AM$26=TRUE,$AL$26=TRUE,$AK$26=TRUE,$AJ$26=TRUE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="1">
-[...3 lines deleted...]
-  </dataValidations>
+  <conditionalFormatting sqref="AQ29:AT29">
+    <cfRule type="expression" dxfId="2" priority="5">
+      <formula>AND(AQ29="",OR($AU$35=TRUE,$AU$37=TRUE))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AQ29:AT39">
+    <cfRule type="expression" dxfId="1" priority="7">
+      <formula>AND(AQ29="",AND(AU29=TRUE,AV29=""))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AQ30:AT30">
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>AND(AQ30="",OR($AU$36=TRUE,$AU$38=TRUE))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0" bottom="0.19685039370078741" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="57" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId4" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>43</xdr:row>
+                    <xdr:row>34</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>43</xdr:row>
-                    <xdr:rowOff>247650</xdr:rowOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId5" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>36</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>36</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId6" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>47</xdr:row>
+                    <xdr:row>38</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>48</xdr:row>
+                    <xdr:row>39</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1061" r:id="rId7" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>46</xdr:row>
+                    <xdr:row>37</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>46</xdr:row>
+                    <xdr:row>37</xdr:row>
                     <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId8" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>44</xdr:row>
+                    <xdr:row>35</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:row>36</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId9" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>39</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>40</xdr:row>
-                    <xdr:rowOff>38100</xdr:rowOff>
+                    <xdr:row>31</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1068" r:id="rId10" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>40</xdr:row>
+                    <xdr:row>31</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>20</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>41</xdr:row>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:row>32</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1069" r:id="rId11" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>41</xdr:row>
+                    <xdr:row>32</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1070" r:id="rId12" name="Check Box 46">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>42</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>43</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId13" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>37</xdr:row>
+                    <xdr:row>28</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>38</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1051" r:id="rId14" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>38</xdr:row>
+                    <xdr:row>29</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>38</xdr:row>
+                    <xdr:row>29</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{198D7456-E414-4074-950B-EA36764791D5}">
-[...3 lines deleted...]
-  <dimension ref="A2:I52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6D39B24-9B94-45CC-B63A-BCD44F969BC1}">
+  <dimension ref="A2:H44"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="1.5" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="3.125" style="4" customWidth="1"/>
+    <col min="3" max="4" width="12.625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="29.5" style="4" customWidth="1"/>
+    <col min="6" max="6" width="42.625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="12.625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="1.625" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="17.25">
-[...1 lines deleted...]
-      <c r="B2" s="98" t="s">
+    <row r="2" spans="1:8">
+      <c r="A2" s="6"/>
+      <c r="B2" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H2" s="6"/>
+    </row>
+    <row r="3" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A3" s="7"/>
+      <c r="B3" s="8">
+        <v>1</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8">
+        <v>2</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8">
+        <v>3</v>
+      </c>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="6"/>
+    </row>
+    <row r="6" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="6"/>
+    </row>
+    <row r="7" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A7" s="7"/>
+      <c r="B7" s="8">
+        <v>5</v>
+      </c>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15"/>
+      <c r="H7" s="6"/>
+    </row>
+    <row r="8" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="8">
+        <v>6</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="6"/>
+    </row>
+    <row r="9" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A9" s="7"/>
+      <c r="B9" s="8">
+        <v>7</v>
+      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="6"/>
+    </row>
+    <row r="10" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A10" s="7"/>
+      <c r="B10" s="8">
+        <v>8</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="6"/>
+    </row>
+    <row r="11" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="6"/>
+    </row>
+    <row r="12" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8">
+        <v>10</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="6"/>
+    </row>
+    <row r="13" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A13" s="7"/>
+      <c r="B13" s="8">
+        <v>11</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="6"/>
+    </row>
+    <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8">
+        <v>12</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="6"/>
+    </row>
+    <row r="15" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8">
+        <v>13</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="6"/>
+    </row>
+    <row r="16" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8">
+        <v>14</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="6"/>
+    </row>
+    <row r="17" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A17" s="7"/>
+      <c r="B17" s="8">
+        <v>15</v>
+      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="18" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A18" s="7"/>
+      <c r="B18" s="8">
+        <v>16</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="6"/>
+    </row>
+    <row r="19" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A19" s="7"/>
+      <c r="B19" s="8">
+        <v>17</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="6"/>
+    </row>
+    <row r="20" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8">
+        <v>18</v>
+      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="6"/>
+    </row>
+    <row r="21" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A21" s="7"/>
+      <c r="B21" s="8">
+        <v>19</v>
+      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="6"/>
+    </row>
+    <row r="22" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8">
+        <v>20</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="6"/>
+    </row>
+    <row r="23" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="8">
+        <v>21</v>
+      </c>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="6"/>
+    </row>
+    <row r="24" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8">
+        <v>22</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="6"/>
+    </row>
+    <row r="25" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A25" s="7"/>
+      <c r="B25" s="8">
+        <v>23</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="6"/>
+    </row>
+    <row r="26" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A26" s="7"/>
+      <c r="B26" s="8">
+        <v>24</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="6"/>
+    </row>
+    <row r="27" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A27" s="7"/>
+      <c r="B27" s="8">
+        <v>25</v>
+      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="6"/>
+    </row>
+    <row r="28" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A28" s="7"/>
+      <c r="B28" s="8">
+        <v>26</v>
+      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="6"/>
+    </row>
+    <row r="29" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A29" s="7"/>
+      <c r="B29" s="8">
+        <v>27</v>
+      </c>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="6"/>
+    </row>
+    <row r="30" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A30" s="7"/>
+      <c r="B30" s="8">
         <v>28</v>
       </c>
-      <c r="C2" s="99" t="s">
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="6"/>
+    </row>
+    <row r="31" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A31" s="7"/>
+      <c r="B31" s="8">
         <v>29</v>
       </c>
-      <c r="D2" s="99" t="s">
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="6"/>
+    </row>
+    <row r="32" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A32" s="7"/>
+      <c r="B32" s="8">
         <v>30</v>
       </c>
-      <c r="E2" s="100" t="s">
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="6"/>
+    </row>
+    <row r="33" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A33" s="7"/>
+      <c r="B33" s="8">
+        <v>31</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="6"/>
+    </row>
+    <row r="34" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A34" s="7"/>
+      <c r="B34" s="8">
+        <v>32</v>
+      </c>
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="6"/>
+    </row>
+    <row r="35" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A35" s="7"/>
+      <c r="B35" s="8">
+        <v>33</v>
+      </c>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="6"/>
+    </row>
+    <row r="36" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A36" s="7"/>
+      <c r="B36" s="8">
+        <v>34</v>
+      </c>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="6"/>
+    </row>
+    <row r="37" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A37" s="7"/>
+      <c r="B37" s="8">
         <v>35</v>
       </c>
-      <c r="F2" s="100" t="s">
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="6"/>
+    </row>
+    <row r="38" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A38" s="7"/>
+      <c r="B38" s="8">
         <v>36</v>
       </c>
-      <c r="G2" s="100" t="s">
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="6"/>
+    </row>
+    <row r="39" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A39" s="7"/>
+      <c r="B39" s="8">
         <v>37</v>
       </c>
-      <c r="H2" s="101" t="s">
-[...487 lines deleted...]
-      <c r="B40" s="6">
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="6"/>
+    </row>
+    <row r="40" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A40" s="7"/>
+      <c r="B40" s="8">
         <v>38</v>
       </c>
-      <c r="C40" s="7"/>
-[...9 lines deleted...]
-      <c r="B41" s="6">
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="6"/>
+    </row>
+    <row r="41" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A41" s="7"/>
+      <c r="B41" s="8">
         <v>39</v>
       </c>
-      <c r="C41" s="7"/>
-[...9 lines deleted...]
-      <c r="B42" s="6">
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="6"/>
+    </row>
+    <row r="42" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A42" s="7"/>
+      <c r="B42" s="8">
         <v>40</v>
       </c>
-      <c r="C42" s="7"/>
-[...117 lines deleted...]
-      <c r="H52" s="7"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="6"/>
+    </row>
+    <row r="43" spans="1:8" s="4" customFormat="1">
+      <c r="G43" s="16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="6"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b31509b3-1234-465a-8c13-81b0c23ba98d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c31ed3de-462e-4a2b-9560-cd1083295eee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
@@ -11155,59 +9683,59 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20144980-25B9-492B-BFB1-05E92A396EBE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="b31509b3-1234-465a-8c13-81b0c23ba98d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="c31ed3de-462e-4a2b-9560-cd1083295eee"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47FA3A8B-7AA9-4A7F-81CF-D53B89C1521D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B573B1B-7A9B-4BB9-9A90-67F3D04D051E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c31ed3de-462e-4a2b-9560-cd1083295eee"/>
     <ds:schemaRef ds:uri="b31509b3-1234-465a-8c13-81b0c23ba98d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
@@ -11244,54 +9772,53 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>レッツノート利用申込書</vt:lpstr>
       <vt:lpstr>【別シート】</vt:lpstr>
       <vt:lpstr>レッツノート利用申込書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Uchiyama Hiroshi (内山 洋)</dc:creator>
+  <dc:creator>UCHINO KOJI (内納 康弐)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100125A39ACFC46024BA756BBEB039555F6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_policyId">
     <vt:lpwstr>0x010100A51F9A65A650954D976B5616AF9869D1|-2116273593</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;14&lt;/number&gt;&lt;property&gt;Modified&lt;/property&gt;&lt;propertyId&gt;28cf69c5-fa48-462a-b5cd-27b6f9d2bd5f&lt;/propertyId&gt;&lt;period&gt;days&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>